--- v0 (2026-04-16)
+++ v1 (2026-06-10)
@@ -1,98 +1,2303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kokorin43\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kirov5\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511" refMode="R1C1"/>
+  <calcPr calcId="162913" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1066" uniqueCount="740">
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>№ по каталогу (Номенклатура)</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
+    <t>ROSTAR</t>
+  </si>
+  <si>
+    <t>Амортизатор</t>
+  </si>
+  <si>
+    <t>180-2905005-120</t>
+  </si>
+  <si>
+    <t>CNHTC</t>
+  </si>
+  <si>
+    <t>Амортизатор подвески задний (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9925688101</t>
+  </si>
+  <si>
+    <t>EXOVO</t>
+  </si>
+  <si>
+    <t>Барабан тормозной 410х230  / 410x232 H300</t>
+  </si>
+  <si>
+    <t>20038E</t>
+  </si>
+  <si>
+    <t>Барабан тормозной передний VGD95 Sitrak\T5G</t>
+  </si>
+  <si>
+    <t>20872E</t>
+  </si>
+  <si>
+    <t>Башмак противооткатный (L-425,5 H-200, R-610)</t>
+  </si>
+  <si>
+    <t>180-3927010</t>
+  </si>
+  <si>
+    <t>HOWO</t>
+  </si>
+  <si>
+    <t>Боковой габаритный огонь</t>
+  </si>
+  <si>
+    <t>WG9925720014</t>
+  </si>
+  <si>
+    <t>Orex</t>
+  </si>
+  <si>
+    <t>Болт амортизатора M24X3 L240</t>
+  </si>
+  <si>
+    <t>OR842120</t>
+  </si>
+  <si>
+    <t>FEBI</t>
+  </si>
+  <si>
+    <t>Болт крепления шкворня M14x35</t>
+  </si>
+  <si>
+    <t>Болт М14х1.5х50</t>
+  </si>
+  <si>
+    <t>SAMPA</t>
+  </si>
+  <si>
+    <t>БОЛТ М22</t>
+  </si>
+  <si>
+    <t>ТОНАР</t>
+  </si>
+  <si>
+    <t>Болт М30х3,5 L=285 крепления оси ТОНАР с бобышкой</t>
+  </si>
+  <si>
+    <t>Болт маховика</t>
+  </si>
+  <si>
+    <t>200V90020-0419</t>
+  </si>
+  <si>
+    <t>Болт подушки задней рессоры L=260 M22 с гайкой</t>
+  </si>
+  <si>
+    <t>Q151B22260Q341B22</t>
+  </si>
+  <si>
+    <t>Болт стабилизатора задней подвески (М16 D=20 L=115)</t>
+  </si>
+  <si>
+    <t>WG80680029</t>
+  </si>
+  <si>
+    <t>Болт стабилизатора переднего</t>
+  </si>
+  <si>
+    <t>WG9725520310</t>
+  </si>
+  <si>
+    <t>Болт стойки стаба</t>
+  </si>
+  <si>
+    <t>ZQ1811685TF6</t>
+  </si>
+  <si>
+    <t>Брызговик кабины задний левый (Оригинал)</t>
+  </si>
+  <si>
+    <t>810W61210-0673</t>
+  </si>
+  <si>
+    <t>Брызговик с логотипом задний (надпись)</t>
+  </si>
+  <si>
+    <t>WG9925955074</t>
+  </si>
+  <si>
+    <t>Вал тормозной задний левый мост MCP16, 545 мм 19 шлицов</t>
+  </si>
+  <si>
+    <t>712W50301-0113</t>
+  </si>
+  <si>
+    <t>Вал тормозной задний правый мост MCP16, 545 мм 19 шлицов</t>
+  </si>
+  <si>
+    <t>712W50301-0112</t>
+  </si>
+  <si>
+    <t>MARSHALL</t>
+  </si>
+  <si>
+    <t>Вал тормозной о.н. 0509705391 левый</t>
+  </si>
+  <si>
+    <t>M4500211</t>
+  </si>
+  <si>
+    <t>Вал тормозной о.н. 0509705401 правый</t>
+  </si>
+  <si>
+    <t>M4500212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">возвратная пружина 268x34x5.0 </t>
+  </si>
+  <si>
+    <t>Vaden</t>
+  </si>
+  <si>
+    <t>Воздушный компрессор Мерседес Актрос МП4</t>
+  </si>
+  <si>
+    <t>SINOASCEND</t>
+  </si>
+  <si>
+    <t>Втулка  стабилизатора 22х43х66  T5G</t>
+  </si>
+  <si>
+    <t>AUGER</t>
+  </si>
+  <si>
+    <t>Втулка амортизатора кабины зад</t>
+  </si>
+  <si>
+    <t>84821AU</t>
+  </si>
+  <si>
+    <t>Втулка заднего стабилизатора (пневм)</t>
+  </si>
+  <si>
+    <t>WG9925688210</t>
+  </si>
+  <si>
+    <t>Втулка заднего стабилизатора T5G</t>
+  </si>
+  <si>
+    <t>Втулка заднего стабилизатора конусная (26*33*60/50)T5G</t>
+  </si>
+  <si>
+    <t>199100680066.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Втулка колодки </t>
+  </si>
+  <si>
+    <t>WG9761450151</t>
+  </si>
+  <si>
+    <t>Втулка крепежная датчика ABS</t>
+  </si>
+  <si>
+    <t>S&amp;K</t>
+  </si>
+  <si>
+    <t>Втулка крепления стабилизатора</t>
+  </si>
+  <si>
+    <t>SK370001804</t>
+  </si>
+  <si>
+    <t>TTT</t>
+  </si>
+  <si>
+    <t>Втулка опоры ССУ</t>
+  </si>
+  <si>
+    <t>BPW</t>
+  </si>
+  <si>
+    <t>Втулка пальца рессоры</t>
+  </si>
+  <si>
+    <t>Втулка переднего стабилизатора</t>
+  </si>
+  <si>
+    <t>WG9100680068</t>
+  </si>
+  <si>
+    <t>Втулка переднего стабилизатора (комплект из 3-х частей)</t>
+  </si>
+  <si>
+    <t>WG9925682107001</t>
+  </si>
+  <si>
+    <t>Втулка переднего стабилизатора T5G</t>
+  </si>
+  <si>
+    <t>WG9925682102</t>
+  </si>
+  <si>
+    <t>Втулка передней подвески кабины (Передний)</t>
+  </si>
+  <si>
+    <t>810-96210-0609</t>
+  </si>
+  <si>
+    <t>Втулка передней рессоры металлическая</t>
+  </si>
+  <si>
+    <t>WG9000520078</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Втулка ролика тормозной колодки мост MCP16 CNHTC оригинал SINOTRUK </t>
+  </si>
+  <si>
+    <t>WG9761450121</t>
+  </si>
+  <si>
+    <t>Втулка серьги стабилизатора задняя (металл) 20*35*60 T5G</t>
+  </si>
+  <si>
+    <t>Втулка скользящего штифта</t>
+  </si>
+  <si>
+    <t>WG4007443012</t>
+  </si>
+  <si>
+    <t>Втулка стабилизатора пер.16x34x45</t>
+  </si>
+  <si>
+    <t>SITRAK</t>
+  </si>
+  <si>
+    <t>Выключатель массы Sitrak (нового типа соленоид)</t>
+  </si>
+  <si>
+    <t>WG9100760116</t>
+  </si>
+  <si>
+    <t>Выключатель стоп-сигнала (Оригинал)</t>
+  </si>
+  <si>
+    <t>AZ9X2558030001</t>
+  </si>
+  <si>
+    <t>Гайка крепления рычага рулевого механизма</t>
+  </si>
+  <si>
+    <t>26529FE</t>
+  </si>
+  <si>
+    <t>Гайка М24*3</t>
+  </si>
+  <si>
+    <t>Гайка М30х3,5 H=28 болта рессоры GRUNWALD ТОНАР самоконтрящаяся</t>
+  </si>
+  <si>
+    <t>EURORICAMBI</t>
+  </si>
+  <si>
+    <t>Гайка М55 фланца заднего моста</t>
+  </si>
+  <si>
+    <t>Гайка переходная  М24*70</t>
+  </si>
+  <si>
+    <t>Гайка стремянки передней подвески М20x2.5</t>
+  </si>
+  <si>
+    <t>ZQ32720T13F3</t>
+  </si>
+  <si>
+    <t>CREATEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гайка ступицы передней </t>
+  </si>
+  <si>
+    <t>CK4122</t>
+  </si>
+  <si>
+    <t>Гайка ступицы Тонар</t>
+  </si>
+  <si>
+    <t>OR832023</t>
+  </si>
+  <si>
     <t>ELRING</t>
   </si>
   <si>
-    <t>Cальник КПП 56x72x8 для КПП MB750.510\MB Actros</t>
-[...2 lines deleted...]
-    <t>цена</t>
+    <t>Гайка фланца</t>
+  </si>
+  <si>
+    <t>Гайка шестигранная M16*1.5</t>
+  </si>
+  <si>
+    <t>ZQ361B16</t>
+  </si>
+  <si>
+    <t>Гайка шестигранная фланцевая М18*1.5</t>
+  </si>
+  <si>
+    <t>ZQ32318T13F6</t>
+  </si>
+  <si>
+    <t>DKC</t>
+  </si>
+  <si>
+    <t>Гофра автомобильная разрезная черная (ø4.6 мм/ø7.1 мм)</t>
+  </si>
+  <si>
+    <t>4P904B100</t>
+  </si>
+  <si>
+    <t>Гофра автомобильная разрезная черная (ø9,8 мм/ø12.7 мм)</t>
+  </si>
+  <si>
+    <t>4P91050</t>
+  </si>
+  <si>
+    <t>PROVIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчик ABS </t>
+  </si>
+  <si>
+    <t>PRO0320110</t>
+  </si>
+  <si>
+    <t>Датчик ABS заднего левого колеса</t>
+  </si>
+  <si>
+    <t>810W271206182</t>
+  </si>
+  <si>
+    <t>Датчик ABS правого заднего колеса</t>
+  </si>
+  <si>
+    <t>810W27120-6183</t>
+  </si>
+  <si>
+    <t>EBS</t>
+  </si>
+  <si>
+    <t>Датчик ABS прямой L=3000мм</t>
+  </si>
+  <si>
+    <t>WABCO</t>
+  </si>
+  <si>
+    <t>Датчик ABS угловой 400мм</t>
+  </si>
+  <si>
+    <t>Датчик ABS угловой L=1010 мм (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9160710522</t>
+  </si>
+  <si>
+    <t>Датчик t охлаждающей жидкости (L=45 М12х1.5) (Оригинал)</t>
+  </si>
+  <si>
+    <t>201V27421-0190</t>
+  </si>
+  <si>
+    <t>Датчик блокировки дифференциала</t>
+  </si>
+  <si>
+    <t>811W25503-0244</t>
+  </si>
+  <si>
+    <t>Датчик воды топливного фильтра Sitrak CNHTC</t>
+  </si>
+  <si>
+    <t>WG9925550967/1</t>
+  </si>
+  <si>
+    <t>Датчик давления воздуха (в ресивер) (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9727710002</t>
+  </si>
+  <si>
+    <t>DONG FENG</t>
+  </si>
+  <si>
+    <t>Датчик давления воздуха в сборе для ЭБУ системы ESC</t>
+  </si>
+  <si>
+    <t>3636410-93000</t>
+  </si>
+  <si>
+    <t>Датчик износа колодок</t>
+  </si>
+  <si>
+    <t>WG9761450176</t>
+  </si>
+  <si>
+    <t>Датчик износа тормозных колодок</t>
+  </si>
+  <si>
+    <t>AZ400744403054</t>
+  </si>
+  <si>
+    <t>Датчик температуры автономного отопителя в сборе</t>
+  </si>
+  <si>
+    <t>GZWTX20002834</t>
+  </si>
+  <si>
+    <t>Датчик температуры окружающей среды</t>
+  </si>
+  <si>
+    <t>WG9925583004</t>
+  </si>
+  <si>
+    <t>BOSCH</t>
+  </si>
+  <si>
+    <t>Датчик топливной рампы</t>
+  </si>
+  <si>
+    <t>Датчик уровня кузова</t>
+  </si>
+  <si>
+    <t>Датчик уровня пола</t>
+  </si>
+  <si>
+    <t>WG9925715101</t>
+  </si>
+  <si>
+    <t>Датчик частоты вращения вала КПП</t>
+  </si>
+  <si>
+    <t>NORD YADA</t>
+  </si>
+  <si>
+    <t>Держатель для предохранителя</t>
+  </si>
+  <si>
+    <t>Диафрагма подъемного моста Т36</t>
+  </si>
+  <si>
+    <t>M2710019</t>
+  </si>
+  <si>
+    <t>Диск сцепления</t>
+  </si>
+  <si>
+    <t>WG9925160612/2</t>
+  </si>
+  <si>
+    <t>SACHS</t>
+  </si>
+  <si>
+    <t>Диск сцепления (1878004832)</t>
+  </si>
+  <si>
+    <t>G-BRAKE</t>
+  </si>
+  <si>
+    <t>Диск тормозной вентилируемый G-BRAKE GR-32295</t>
+  </si>
+  <si>
+    <t>GR32295</t>
+  </si>
+  <si>
+    <t>Диск тормозной задний 430 мм</t>
+  </si>
+  <si>
+    <t>20040E</t>
+  </si>
+  <si>
+    <t>Длинный скользящий штифт</t>
+  </si>
+  <si>
+    <t>WG4007443013</t>
+  </si>
+  <si>
+    <t>БелАвтоКомплект</t>
+  </si>
+  <si>
+    <t>Домкрат 20 т</t>
+  </si>
+  <si>
+    <t>БАК.70021</t>
+  </si>
+  <si>
+    <t>GAZPROMNEFT</t>
+  </si>
+  <si>
+    <t>Жидкость AdBlue 20л</t>
+  </si>
+  <si>
+    <t>G-ENERGY</t>
+  </si>
+  <si>
+    <t>Жидкость тормозная G-Energy Expert DOT 4</t>
+  </si>
+  <si>
+    <t>Задний сальник коленчатого вала</t>
+  </si>
+  <si>
+    <t>201V01510-0283</t>
+  </si>
+  <si>
+    <t>Заклепка D=10 L=20 T5G</t>
+  </si>
+  <si>
+    <t>ATD</t>
+  </si>
+  <si>
+    <t>Заклепка D=10 L=20 T5G (к-т 100шт)</t>
+  </si>
+  <si>
+    <t>ATD28514</t>
+  </si>
+  <si>
+    <t>Заклепка резьбовая М10 ст. насечка</t>
+  </si>
+  <si>
+    <t>Заклепка резьбовая М8 ст. насечка</t>
+  </si>
+  <si>
+    <t>CM20603</t>
+  </si>
+  <si>
+    <t>Заклепка сталь 8x15</t>
+  </si>
+  <si>
+    <t>Защитный чехол скользящего штифта</t>
+  </si>
+  <si>
+    <t>WG4007443117</t>
+  </si>
+  <si>
+    <t>TERMINATOR</t>
+  </si>
+  <si>
+    <t>Изолента тканевая черная 19 мм</t>
+  </si>
+  <si>
+    <t>IZT1925</t>
+  </si>
+  <si>
+    <t>Кабель спиральный 15 полюсов ADR ISO 12098 пластиковые штекеры максимальная длина L= 4.5 м (M732</t>
+  </si>
+  <si>
+    <t>M7323001</t>
+  </si>
+  <si>
+    <t>SORL</t>
+  </si>
+  <si>
+    <t>Клапан слива конденсата</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный (Оригинал)</t>
+  </si>
+  <si>
+    <t>811W52160-6115</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный горного тормоза</t>
+  </si>
+  <si>
+    <t>811W52160-6117</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный звукового сигнала</t>
+  </si>
+  <si>
+    <t>WG9718710003</t>
+  </si>
+  <si>
+    <t>Клемма О-образная 8 мм</t>
+  </si>
+  <si>
+    <t>АВТОЭЛЕКТРОНИКА</t>
+  </si>
+  <si>
+    <t>Колодка д.реле с провода 5 конт</t>
+  </si>
+  <si>
+    <t>90165KT</t>
+  </si>
+  <si>
+    <t>Колодка тормозная задняя 1 шт (на одну ось надо 4 шт)  (Sitrak)</t>
+  </si>
+  <si>
+    <t>WG9100444150</t>
+  </si>
+  <si>
+    <t>Колпак колеса декоративный</t>
+  </si>
+  <si>
+    <t>WG9925610060</t>
+  </si>
+  <si>
+    <t>Victor Reinz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кольцо </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кольцо АБС </t>
+  </si>
+  <si>
+    <t>OR845048</t>
+  </si>
+  <si>
+    <t>Кольцо стопорное</t>
+  </si>
+  <si>
+    <t>Q43124</t>
+  </si>
+  <si>
+    <t>Кольцо стопорное блок подшипника</t>
+  </si>
+  <si>
+    <t>Se-M Lastik</t>
+  </si>
+  <si>
+    <t>Кольцо стопорное колодки BPW D=33/30</t>
+  </si>
+  <si>
+    <t>14142SE</t>
+  </si>
+  <si>
+    <t>Кольцо ступицы задней (232*249*10) MCP16ZG</t>
+  </si>
+  <si>
+    <t>WG7121345015</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное</t>
+  </si>
+  <si>
+    <t>F00RJ01028</t>
+  </si>
+  <si>
+    <t>LOVOL</t>
+  </si>
+  <si>
+    <t>GBT3452120X355G</t>
+  </si>
+  <si>
+    <t>F00VC17503</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное (резина)</t>
+  </si>
+  <si>
+    <t>WG9761450143</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное 14х20 х1,5 мм алюм.</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное 18x24x15</t>
+  </si>
+  <si>
+    <t>PRC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кольцо уплотнительное колпака ступицы </t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное редуктора</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное ступицы</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное трубки масляной</t>
+  </si>
+  <si>
+    <t>F00RJ01950</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное трубки топливной</t>
+  </si>
+  <si>
+    <t>F00RJ01951</t>
+  </si>
+  <si>
+    <t>Кольцо шкворня верхнее</t>
+  </si>
+  <si>
+    <t>54879AU</t>
+  </si>
+  <si>
+    <t>Комплект наконечников для шланга подъема кабины Sitrak C7H</t>
+  </si>
+  <si>
+    <t>1C33183</t>
+  </si>
+  <si>
+    <t>Комплект фильтров воздушных (наружный+вставка) K2751 / K2747</t>
+  </si>
+  <si>
+    <t>710W084050032</t>
+  </si>
+  <si>
+    <t>Корзина сцепления (3482083032)</t>
+  </si>
+  <si>
+    <t>Корзина сцепления 430 КПП ZF двигатель MC11 Sitrak (Под усиленную ступицу)</t>
+  </si>
+  <si>
+    <t>WG9925160611/2</t>
+  </si>
+  <si>
+    <t>Короткий скользящий штифт</t>
+  </si>
+  <si>
+    <t>WG4007443014</t>
+  </si>
+  <si>
+    <t>Кран водяной отопителя (8101054-C6100)</t>
+  </si>
+  <si>
+    <t>P067606150</t>
+  </si>
+  <si>
+    <t>Крепление фильтра ГУР</t>
+  </si>
+  <si>
+    <t>Крестовина 57х144мм основного карданного вала</t>
+  </si>
+  <si>
+    <t>CK8078</t>
+  </si>
+  <si>
+    <t>Крестовина 70*178 мм основного карданного вала T5G/Sitrak (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9370310010</t>
+  </si>
+  <si>
+    <t>Кронштейн электромагнитного выключателя</t>
+  </si>
+  <si>
+    <t>YZ900076000002</t>
+  </si>
+  <si>
+    <t>Крышка скользящего фитиля (Длинный боковой скользящий фитиль)</t>
+  </si>
+  <si>
+    <t>WG4007443016</t>
+  </si>
+  <si>
+    <t>Крышка скользящего фитиля (Сторона короткого скользящего штифта)</t>
+  </si>
+  <si>
+    <t>WG4007443018</t>
+  </si>
+  <si>
+    <t>Крышка топливного бака+ключи (Металл)</t>
+  </si>
+  <si>
+    <t>812W122100100</t>
+  </si>
+  <si>
+    <t>Крышка шкворня</t>
+  </si>
+  <si>
+    <t>WG4071415023</t>
+  </si>
+  <si>
+    <t>AstroHim</t>
+  </si>
+  <si>
+    <t>Лак для клемм аккумулятора 140 мл</t>
+  </si>
+  <si>
+    <t>АС-4291</t>
+  </si>
+  <si>
+    <t>Лампа 24V PY21W BAU15s желтая BOSCH</t>
+  </si>
+  <si>
+    <t>Лампа накаливания N072601024313  C5W</t>
+  </si>
+  <si>
+    <t>Лампа накаливания N072601024701 (с цокол. однокантак.) R5W</t>
+  </si>
+  <si>
+    <t>Лампа накаливания P21/5W 12V 21/5W BAY 15d</t>
+  </si>
+  <si>
+    <t>Магнитный клапан</t>
+  </si>
+  <si>
+    <t>Масло моторное 10W-40 Gazpromneft Diesel Ultra CS (VDS-4.5 / 228.31) (205 л)</t>
+  </si>
+  <si>
+    <t>Волга-Ойл</t>
+  </si>
+  <si>
+    <t>Масло трансм. Волга-Ойл ТЭП-15 10л</t>
+  </si>
+  <si>
+    <t>Масло трансмиссионное 80W-90 GL-5 (205 л)</t>
+  </si>
+  <si>
+    <t>Маслоотражатель</t>
+  </si>
+  <si>
+    <t>712W357200318</t>
+  </si>
+  <si>
+    <t>Shaft-Gear</t>
+  </si>
+  <si>
+    <t>Маховик в сборе MC13</t>
+  </si>
+  <si>
+    <t>201-02301-6104</t>
+  </si>
+  <si>
+    <t>Маховик в сборе с венцом MC11.40-50 Howo</t>
+  </si>
+  <si>
+    <t>201-02301-6103</t>
+  </si>
+  <si>
+    <t>Мотор стеклоочистителя</t>
+  </si>
+  <si>
+    <t>3741010-C6100</t>
+  </si>
+  <si>
+    <t>Муфта сцепления (КПП HW25712XSTC/HW19712/ZF16S2230TO/ZF16S2530TO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набор трубок термоусадочных (черные) 100шт. </t>
+  </si>
+  <si>
+    <t>Накладка бампера боковая правая тягач Sitrak (оригинал)</t>
+  </si>
+  <si>
+    <t>812W416100228</t>
+  </si>
+  <si>
+    <t>Накладка зеркала заднего вида правая с камерой Sitrak</t>
+  </si>
+  <si>
+    <t>AZ962258000113</t>
+  </si>
+  <si>
+    <t>Накладка зеркала заднего вида правого с камерой</t>
+  </si>
+  <si>
+    <t>712W63730-0043</t>
+  </si>
+  <si>
+    <t>Накладка тормозная задняя HOWO 12 отв.мост MCP16 T5G</t>
+  </si>
+  <si>
+    <t>WG9761450185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Накладка тормозная передняя Howo 8отв. мост VGD95 </t>
+  </si>
+  <si>
+    <t>WG4075450160</t>
+  </si>
+  <si>
+    <t>WURTH</t>
+  </si>
+  <si>
+    <t>Наконечник 6,3Х*0,8мм 1,5-2,5мм (Мама)</t>
+  </si>
+  <si>
+    <t>КВТ</t>
+  </si>
+  <si>
+    <t>Наконечник ГСИ-Т 2.5-6 жёлтый</t>
+  </si>
+  <si>
+    <t>Наконечник поперечной рулевой тяги левый</t>
+  </si>
+  <si>
+    <t>AZ400743950006</t>
+  </si>
+  <si>
+    <t>Наконечник поперечной рулевой тяги правый</t>
+  </si>
+  <si>
+    <t>AZ400743950005</t>
+  </si>
+  <si>
+    <t>Наконечник рулевой левый</t>
+  </si>
+  <si>
+    <t>10087AU</t>
+  </si>
+  <si>
+    <t>Наконечник рулевой правый</t>
+  </si>
+  <si>
+    <t>10052AU</t>
+  </si>
+  <si>
+    <t>Насос подъема кабины</t>
+  </si>
+  <si>
+    <t>811W417236008</t>
+  </si>
+  <si>
+    <t>Насос системы охлаждения</t>
+  </si>
+  <si>
+    <t>Насос системы охлаждения (Помпа) Sitrak\Man MC11\MC13 (Оригинал)</t>
+  </si>
+  <si>
+    <t>200V06500-6694</t>
+  </si>
+  <si>
+    <t>GATES</t>
+  </si>
+  <si>
+    <t>Натяжитель ремня</t>
+  </si>
+  <si>
+    <t>T38768</t>
+  </si>
+  <si>
+    <t>Натяжитель с роликом</t>
+  </si>
+  <si>
+    <t>202V95800-7476</t>
+  </si>
+  <si>
+    <t>Отбойник</t>
+  </si>
+  <si>
+    <t>Палец  тормозной колодки MCP16 HOWO</t>
+  </si>
+  <si>
+    <t>WG9761450150</t>
+  </si>
+  <si>
+    <t>Палец передней рессоры (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9100520065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Палец ролика тормозной колодки мост MCP16 CNHTC оригинал SINOTRUK </t>
+  </si>
+  <si>
+    <t>WG9761450132</t>
+  </si>
+  <si>
+    <t>Палец тормозной трещётки</t>
+  </si>
+  <si>
+    <t>Панель приборов (щиток электронный) с ЖК-дисплеем HOWO T5G WG9918581129/1 (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9918581129</t>
+  </si>
+  <si>
+    <t>ПГУ с клапаном (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9725230042</t>
+  </si>
+  <si>
+    <t>ПГУ сцепления Sitrak (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9725230052</t>
+  </si>
+  <si>
+    <t>STELLOX</t>
+  </si>
+  <si>
+    <t>Переходник штуцер-гайка [M16x15/M22x15]</t>
+  </si>
+  <si>
+    <t>85-21220-SX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пластина регулировочная </t>
+  </si>
+  <si>
+    <t>9043-2912444</t>
+  </si>
+  <si>
+    <t>Пластина стопорная</t>
+  </si>
+  <si>
+    <t>WG9761450155</t>
+  </si>
+  <si>
+    <t>Пластина стопорная тормозных колодок</t>
+  </si>
+  <si>
+    <t>WG9761450152</t>
+  </si>
+  <si>
+    <t>Подушка двигателя передняя T5G CNHTC</t>
+  </si>
+  <si>
+    <t>WG9925590270</t>
+  </si>
+  <si>
+    <t>Подушка рессоры (усиленная/универсальная) 6 отверстий</t>
+  </si>
+  <si>
+    <t>AZ972552027678</t>
+  </si>
+  <si>
+    <t>Подшипник выжимной (под вилку 94мм) обратный выжим КПП ZF Sachs 3151001039 Howo WG9725160560/1</t>
+  </si>
+  <si>
+    <t>WG9725160560/1</t>
+  </si>
+  <si>
+    <t>FAG</t>
+  </si>
+  <si>
+    <t>Подшипник генератора</t>
+  </si>
+  <si>
+    <t>62032RSRC3</t>
+  </si>
+  <si>
+    <t>Krauf</t>
+  </si>
+  <si>
+    <t>BAB2074UG</t>
+  </si>
+  <si>
+    <t>FERSA</t>
+  </si>
+  <si>
+    <t>Подшипник маховика</t>
+  </si>
+  <si>
+    <t>63052RS</t>
+  </si>
+  <si>
+    <t>Подшипник подвесной МЦО 250мм. d=75х30 Howo T5G/Sitrak (Оригинал)</t>
+  </si>
+  <si>
+    <t>AZ9370314190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подшипник роликовый внутр  </t>
+  </si>
+  <si>
+    <t>33022F</t>
+  </si>
+  <si>
+    <t>Alon</t>
+  </si>
+  <si>
+    <t>Подшипник роликовый конический</t>
+  </si>
+  <si>
+    <t>BR0107008</t>
+  </si>
+  <si>
+    <t>SKF</t>
+  </si>
+  <si>
+    <t>VKHB2002</t>
+  </si>
+  <si>
+    <t>KACMAZLAR</t>
+  </si>
+  <si>
+    <t>Подшипник роликовый наружный</t>
+  </si>
+  <si>
+    <t>K2600262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подшипник ступицы передней внутренний </t>
+  </si>
+  <si>
+    <t>CK3164</t>
+  </si>
+  <si>
+    <t>Подшипник ступичный передний внутренний</t>
+  </si>
+  <si>
+    <t>F15272</t>
+  </si>
+  <si>
+    <t>Предохранитель 15 А</t>
+  </si>
+  <si>
+    <t>Предохранитель 20 А</t>
+  </si>
+  <si>
+    <t>Предохранитель 30 А</t>
+  </si>
+  <si>
+    <t>Прижимное кольцо защитного чехла скользящего штифта</t>
+  </si>
+  <si>
+    <t>WG4007443015</t>
+  </si>
+  <si>
+    <t>Mercedes-Benz</t>
+  </si>
+  <si>
+    <t>Пробка резьбовая моста заднего</t>
+  </si>
+  <si>
+    <t>A0009976232</t>
+  </si>
+  <si>
+    <t>ТЕХАВТОСВЕТ</t>
+  </si>
+  <si>
+    <t>Провод с разъемом ASS-2 в фонарь (7конт.) 20см ответная часть</t>
+  </si>
+  <si>
+    <t>ТАС-680092</t>
+  </si>
+  <si>
+    <t>Продольная рулевая тяга</t>
+  </si>
+  <si>
+    <t>AZ962543006298</t>
+  </si>
+  <si>
+    <t>Прокладка</t>
+  </si>
+  <si>
+    <t>Прокладка блока цилиндров</t>
+  </si>
+  <si>
+    <t>61-37330-00</t>
+  </si>
+  <si>
+    <t>Прокладка водяного насоса MC11.40-50 Howo 201V06901-0192</t>
+  </si>
+  <si>
+    <t>201V06901-0192</t>
+  </si>
+  <si>
+    <t>Прокладка выпускного коллектора</t>
+  </si>
+  <si>
+    <t>Прокладка клапанной крышки</t>
+  </si>
+  <si>
+    <t>Прокладка клапанной крышки HOWO T5G MC11</t>
+  </si>
+  <si>
+    <t>Прокладка клапаной крышки</t>
+  </si>
+  <si>
+    <t>C2869891</t>
+  </si>
+  <si>
+    <t>Прокладка корпуса бортового редуктора заднего моста</t>
+  </si>
+  <si>
+    <t>710W96601-0711</t>
+  </si>
+  <si>
+    <t>Прокладка корпуса вала включения</t>
+  </si>
+  <si>
+    <t>Прокладка корпуса термостата</t>
+  </si>
+  <si>
+    <t>Прокладка крышки ступицы передней</t>
+  </si>
+  <si>
+    <t>WG4095415045</t>
+  </si>
+  <si>
+    <t>Прокладка масляного поддона MC11/MC13</t>
+  </si>
+  <si>
+    <t>202V05904-0212</t>
+  </si>
+  <si>
+    <t>Прокладка мех-ма выбора передач</t>
+  </si>
+  <si>
+    <t>WG2229210145</t>
+  </si>
+  <si>
+    <t>Прокладка сливной пробки</t>
+  </si>
+  <si>
+    <t>LL380-01503</t>
+  </si>
+  <si>
+    <t>Прокладка трубки слива масла турбины</t>
+  </si>
+  <si>
+    <t>202V96601-0597</t>
+  </si>
+  <si>
+    <t>Прокладка трубки топливной MB OM470</t>
+  </si>
+  <si>
+    <t>Прокладка турбокомпрессора HOWO T5G, SITRAK C7H</t>
+  </si>
+  <si>
+    <t>CK1406</t>
+  </si>
+  <si>
+    <t>Прокладка турбокомпрессора горячая часть вход MC11</t>
+  </si>
+  <si>
+    <t>201V08901-0210</t>
+  </si>
+  <si>
+    <t>Прокладка уплотнительная</t>
+  </si>
+  <si>
+    <t>Прокладка цилиндра блокировки МКД -MCY13</t>
+  </si>
+  <si>
+    <t>810W359250018</t>
+  </si>
+  <si>
+    <t>Пружина 03.397.33.06.0</t>
+  </si>
+  <si>
+    <t>Пружина возвратная</t>
+  </si>
+  <si>
+    <t>Пружина тормозной колодки</t>
+  </si>
+  <si>
+    <t>WG7117450317</t>
+  </si>
+  <si>
+    <t>MANSONS</t>
+  </si>
+  <si>
+    <t>SPR0018</t>
+  </si>
+  <si>
+    <t>Р/к ступицы</t>
+  </si>
+  <si>
+    <t>Р/к суппорта (пластина толкателей+прокладка+болты)</t>
+  </si>
+  <si>
+    <t>14564T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Р/к суппорта датчик износа </t>
+  </si>
+  <si>
+    <t>SK330019001</t>
+  </si>
+  <si>
+    <t>Р/к суппорта крышка толкателей суппорта 2 длинных болта</t>
+  </si>
+  <si>
+    <t>17377T</t>
+  </si>
+  <si>
+    <t>DT Spare Parts</t>
+  </si>
+  <si>
+    <t>Р/к штекер заднего фонаря прямой</t>
+  </si>
+  <si>
+    <t>TE PARTS</t>
+  </si>
+  <si>
+    <t>Разъём 4х контактный (2Х2)</t>
+  </si>
+  <si>
+    <t>HELLA</t>
+  </si>
+  <si>
+    <t>Разъем электропроводки 3 pin (комп. мама + папа)</t>
+  </si>
+  <si>
+    <t>8KW744807801</t>
+  </si>
+  <si>
+    <t>СОАТЭ</t>
+  </si>
+  <si>
+    <t>Реле 5 контактов 24 В</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реле разомкнутое 30А </t>
+  </si>
+  <si>
+    <t>WG9716582301+009</t>
+  </si>
+  <si>
+    <t>Ремень 6PK1591 кондиционера</t>
+  </si>
+  <si>
+    <t>C5580038</t>
+  </si>
+  <si>
+    <t>Ремень генератора (8PK1920) (Оригинал)</t>
+  </si>
+  <si>
+    <t>200V968200345</t>
+  </si>
+  <si>
+    <t>Ремкомплект суппорта (пыльники)</t>
+  </si>
+  <si>
+    <t>Ремкомплект суппорта полный (левый)</t>
+  </si>
+  <si>
+    <t>SK-3300242-01</t>
+  </si>
+  <si>
+    <t>Ремкомплект суппорта полный (правый)</t>
+  </si>
+  <si>
+    <t>SK-3300220-01</t>
+  </si>
+  <si>
+    <t>Ремкомплект шкворней для SITRAK C7H 4x2 (балка VGD71) [на ось со втулками и уплотнениями]</t>
+  </si>
+  <si>
+    <t>WG4071415005KIT</t>
+  </si>
+  <si>
+    <t>PE Automotive</t>
+  </si>
+  <si>
+    <t>РМК разжимного вала (на колесо) BPW H/K/N</t>
+  </si>
+  <si>
+    <t>04624410A</t>
+  </si>
+  <si>
+    <t>VIGNAL</t>
+  </si>
+  <si>
+    <t>Розетка 15/15PIN 24 В</t>
+  </si>
+  <si>
+    <t>A10060</t>
+  </si>
+  <si>
+    <t>Ролик паразитный приводного ремня</t>
+  </si>
+  <si>
+    <t>202V958006098</t>
+  </si>
+  <si>
+    <t>Рулевое коромысло (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9925470045</t>
+  </si>
+  <si>
+    <t>Рычаг подвески кабины</t>
+  </si>
+  <si>
+    <t>81869AU</t>
+  </si>
+  <si>
+    <t>Рычаг регулировочный износа тормозных накладок левый в сборе SITRAK, 26 шлицов</t>
+  </si>
+  <si>
+    <t>WG7161459001</t>
+  </si>
+  <si>
+    <t>Рычаг регулировочный износа тормозных накладок правый в сборе SITRAK, 26 шлицов</t>
+  </si>
+  <si>
+    <t>WG7161459002</t>
+  </si>
+  <si>
+    <t>Сайленблок рычага подвески</t>
+  </si>
+  <si>
+    <t>180-4177302-800</t>
+  </si>
+  <si>
+    <t>Сайлентблок заднего стабилизатора (C7H MAX)</t>
+  </si>
+  <si>
+    <t>AZ9925688204</t>
+  </si>
+  <si>
+    <t>Сайлентблок передней рессоры</t>
+  </si>
+  <si>
+    <t>180.81437220070</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сайлентблок стабилизатора заднего </t>
+  </si>
+  <si>
+    <t>84669AU</t>
+  </si>
+  <si>
+    <t>Сальник (140*160*13) ступицы передней HOWO</t>
+  </si>
+  <si>
+    <t>AZ9100410061</t>
+  </si>
+  <si>
+    <t>Сальник (95x120x12/17) хвостовика редуктора среднего моста</t>
+  </si>
+  <si>
+    <t>710W562890388</t>
+  </si>
+  <si>
+    <t>Сальник выходного вала (комп. из двух сальников)</t>
+  </si>
+  <si>
+    <t>WG9003071105</t>
+  </si>
+  <si>
+    <t>Сальник коленвала передний Howo 201V01510-0282</t>
+  </si>
+  <si>
+    <t>201V01510-0282</t>
+  </si>
+  <si>
+    <t>Сальник передний ступичный</t>
+  </si>
+  <si>
+    <t>712W56289-0365</t>
+  </si>
+  <si>
+    <t>Сальник привода</t>
+  </si>
+  <si>
+    <t>712W96502-6017</t>
+  </si>
+  <si>
+    <t>712W56279-0029</t>
+  </si>
+  <si>
+    <t>Сальник ступицы ECO PLUS 3 117X158X175</t>
+  </si>
+  <si>
+    <t>Сальник ступицы внутренний 145X175X13</t>
+  </si>
+  <si>
+    <t>712W56289-0331</t>
+  </si>
+  <si>
+    <t>Сальник ступицы задней (190*220*22) -MCP16</t>
+  </si>
+  <si>
+    <t>WG9981340213</t>
+  </si>
+  <si>
+    <t>Сальник ступицы наружный 145X175X13</t>
+  </si>
+  <si>
+    <t>712W56289-0332</t>
+  </si>
+  <si>
+    <t>CORTECO</t>
+  </si>
+  <si>
+    <t>Сальник хвостовика редуктора 85x145x12/37</t>
+  </si>
+  <si>
+    <t>01017059B</t>
+  </si>
+  <si>
+    <t>Сальник шкворня</t>
+  </si>
+  <si>
+    <t>712W56279-0025</t>
+  </si>
+  <si>
+    <t>Серьга передней рессоры задняя</t>
+  </si>
+  <si>
+    <t>WG9725529034</t>
+  </si>
+  <si>
+    <t>Смазка Grease LX EP 2 (400 гр) (туба)</t>
+  </si>
+  <si>
+    <t>Соединитель термоусадочный красный ГСИ (0.5-1.5)</t>
+  </si>
+  <si>
+    <t>CDC</t>
+  </si>
+  <si>
+    <t>Соединитель трубок прямой 14 мм</t>
+  </si>
+  <si>
+    <t>puc14</t>
+  </si>
+  <si>
+    <t>Соединительный кабель АБС 3 м квадрат</t>
+  </si>
+  <si>
+    <t>M6230004</t>
+  </si>
+  <si>
+    <t>Спрей растворитель ржавчины WURTH</t>
+  </si>
+  <si>
+    <t>0890.225</t>
+  </si>
+  <si>
+    <t>Стартер 12 зуб. (Оригинал)</t>
+  </si>
+  <si>
+    <t>201V262017199</t>
+  </si>
+  <si>
+    <t>Стопорное кольцо тормозного вала</t>
+  </si>
+  <si>
+    <t>710W290290005</t>
+  </si>
+  <si>
+    <t>Термостат</t>
+  </si>
+  <si>
+    <t>A4712007515</t>
+  </si>
+  <si>
+    <t>Термостат 85-95 °C (Оригинал)</t>
+  </si>
+  <si>
+    <t>201V06402-6008</t>
+  </si>
+  <si>
+    <t>Трещетка тормозная задняя левая Sitrak, 19 шлицов</t>
+  </si>
+  <si>
+    <t>WG7129450001</t>
+  </si>
+  <si>
+    <t>Трещетка тормозная передняя саморегул. VGD95 HOWO</t>
+  </si>
+  <si>
+    <t>WG4075450061</t>
+  </si>
+  <si>
+    <t>Трещотка тормозная</t>
+  </si>
+  <si>
+    <t>M4410541</t>
+  </si>
+  <si>
+    <t>Трещотка тормозная задняя правая Sitrak, 19 шлицов</t>
+  </si>
+  <si>
+    <t>WG7129450002</t>
+  </si>
+  <si>
+    <t>Трубка полиамид (d 14х1.5)</t>
+  </si>
+  <si>
+    <t>01415031BK</t>
+  </si>
+  <si>
+    <t>Трубка полиамид (d 4х1)</t>
+  </si>
+  <si>
+    <t>00410031BK</t>
+  </si>
+  <si>
+    <t>Трубка полиамид (d 6х1)</t>
+  </si>
+  <si>
+    <t>00610031BK</t>
+  </si>
+  <si>
+    <t>Трубка топливная пластиковая низкого давления топливный насос-фильтр</t>
+  </si>
+  <si>
+    <t>202V12304-5877</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор</t>
+  </si>
+  <si>
+    <t>202V09100-7841</t>
+  </si>
+  <si>
+    <t>Тяга поперечная рулевая мост VGD95 (Оригинал)</t>
+  </si>
+  <si>
+    <t>AZ4095435001</t>
+  </si>
+  <si>
+    <t>Тяга реактивная нижняя прямая T5G (Оригинал)</t>
+  </si>
+  <si>
+    <t>AZ9925520655</t>
+  </si>
+  <si>
+    <t>Тяга рулевая поперечная L=1540</t>
+  </si>
+  <si>
+    <t>AZ400743710002</t>
+  </si>
+  <si>
+    <t>DEPO</t>
+  </si>
+  <si>
+    <t>Указатель поворота правый</t>
+  </si>
+  <si>
+    <t>4401413RAE</t>
+  </si>
+  <si>
+    <t>Уплотнение круглое 253×5</t>
+  </si>
+  <si>
+    <t>AZ712734001009</t>
+  </si>
+  <si>
+    <t>Уплотнение круглое 53х265</t>
+  </si>
+  <si>
+    <t>AZ9003070034</t>
+  </si>
+  <si>
+    <t>VOLVO</t>
+  </si>
+  <si>
+    <t>Уплотнение эл. штекера, синий 0,5-1мм кв.</t>
+  </si>
+  <si>
+    <t>Фара передняя левая</t>
+  </si>
+  <si>
+    <t>811W25101-6001</t>
+  </si>
+  <si>
+    <t>Фара передняя правая HOWO Sitrak</t>
+  </si>
+  <si>
+    <t>811W25101-6002</t>
+  </si>
+  <si>
+    <t>Фильтр  масляный заднего гидроподъемника (элемент)</t>
+  </si>
+  <si>
+    <t>YT18.54.013</t>
+  </si>
+  <si>
+    <t>STAL</t>
+  </si>
+  <si>
+    <t>Фильтр воздушный (комплект) (SWE365E)</t>
+  </si>
+  <si>
+    <t>ST40629AB</t>
+  </si>
+  <si>
+    <t>Фильтр гидравлический  всасывающий</t>
+  </si>
+  <si>
+    <t>TC02582090012</t>
+  </si>
+  <si>
+    <t>Фильтр гидронасоса</t>
+  </si>
+  <si>
+    <t>TB504.581E.2.2</t>
+  </si>
+  <si>
+    <t>HENGST</t>
+  </si>
+  <si>
+    <t>Фильтр ГУР</t>
+  </si>
+  <si>
+    <t>E10H02</t>
+  </si>
+  <si>
+    <t>Фильтр ГУР (D18\60 L150) T5G\Sitrak Оригинал</t>
+  </si>
+  <si>
+    <t>712W47301-0133+001/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фильтр кабины трактора </t>
+  </si>
+  <si>
+    <t>TS06453015207a</t>
+  </si>
+  <si>
+    <t>Фильтр кабины трактора (TE2CA404-004K)</t>
+  </si>
+  <si>
+    <t>TL02451015012</t>
+  </si>
+  <si>
+    <t>Фильтр масляный</t>
+  </si>
+  <si>
+    <t>JX0810D2T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KM385T-09305C	</t>
+  </si>
+  <si>
+    <t>SUNWARD</t>
+  </si>
+  <si>
+    <t>Фильтр масляный (LF3970)</t>
+  </si>
+  <si>
+    <t>Фильтр масляный (гидрообратный)</t>
+  </si>
+  <si>
+    <t>Фильтр масляный (моторный)</t>
+  </si>
+  <si>
+    <t>SAKURA</t>
+  </si>
+  <si>
+    <t>Фильтр масляный (пилотный гидравлический)</t>
+  </si>
+  <si>
+    <t>H62070</t>
+  </si>
+  <si>
+    <t>Фильтр масляный MC11 Howo T5G</t>
+  </si>
+  <si>
+    <t>E422HD86</t>
+  </si>
+  <si>
+    <t>Фильтр масляный гидравлический всасывающий</t>
+  </si>
+  <si>
+    <t>FLEETGUARD</t>
+  </si>
+  <si>
+    <t>Фильтр масляный ДВС е-5</t>
+  </si>
+  <si>
+    <t>LF9080</t>
+  </si>
+  <si>
+    <t>Фильтр салона</t>
+  </si>
+  <si>
+    <t>711W61900-0051</t>
+  </si>
+  <si>
+    <t>8103111-C6160</t>
+  </si>
+  <si>
+    <t>Фильтр салона C7H MAX</t>
+  </si>
+  <si>
+    <t>712W61942-1304</t>
+  </si>
+  <si>
+    <t>Фильтр салона Howo A76</t>
+  </si>
+  <si>
+    <t>WG1642821034/1</t>
+  </si>
+  <si>
+    <t>Фильтр салонный</t>
+  </si>
+  <si>
+    <t>E2986LI01</t>
+  </si>
+  <si>
+    <t>Фильтр топливный</t>
+  </si>
+  <si>
+    <t>CX7085</t>
+  </si>
+  <si>
+    <t>CX0710T3</t>
+  </si>
+  <si>
+    <t>730403000406H</t>
+  </si>
+  <si>
+    <t>KM385T-10501</t>
+  </si>
+  <si>
+    <t>76781AU</t>
+  </si>
+  <si>
+    <t>Фильтр топливный (SWE150W)</t>
+  </si>
+  <si>
+    <t>FS20019</t>
+  </si>
+  <si>
+    <t>Фильтр топливный + сетка</t>
+  </si>
+  <si>
+    <t>E518KPD6282</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фильтр топливный MC11\13 </t>
+  </si>
+  <si>
+    <t>201V12503-0062/1</t>
+  </si>
+  <si>
+    <t>FILMANT</t>
+  </si>
+  <si>
+    <t>Фильтр топливный в сборе с подогревом и датчиком для Sitrak HOWO T5G</t>
+  </si>
+  <si>
+    <t>FH21397</t>
+  </si>
+  <si>
+    <t>Фильтр топливный грубой очистки</t>
+  </si>
+  <si>
+    <t>FS20190</t>
+  </si>
+  <si>
+    <t>Фильтр топливный грубой очистки (в сборе с кронштейном)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TB604.504-03	</t>
+  </si>
+  <si>
+    <t>Фильтр топливный грубой очистки PL421/1 T5G</t>
+  </si>
+  <si>
+    <t>VG1092080052</t>
+  </si>
+  <si>
+    <t>Фильтр топливный грубой очистки сепаратора T5G</t>
+  </si>
+  <si>
+    <t>WG99255501821</t>
+  </si>
+  <si>
+    <t>Фильтр топливный сепаратор</t>
+  </si>
+  <si>
+    <t>1125030-H02B0-SFG</t>
+  </si>
+  <si>
+    <t>Фильтр топливный сепаратора</t>
+  </si>
+  <si>
+    <t>Фильтр топливный со сливом Е5</t>
+  </si>
+  <si>
+    <t>C4365703</t>
+  </si>
+  <si>
+    <t>Фильтр топливный тонкой очистки ff266</t>
+  </si>
+  <si>
+    <t>Фильтр топливный тонкой очистки Е5</t>
+  </si>
+  <si>
+    <t>C4327369</t>
+  </si>
+  <si>
+    <t>Фильтр топливный тонкой очистки первый ОРИГИНАЛ</t>
+  </si>
+  <si>
+    <t>C5524277</t>
+  </si>
+  <si>
+    <t>Фильтрующий элемент в сборе ГУР</t>
+  </si>
+  <si>
+    <t>3410040-TL380</t>
+  </si>
+  <si>
+    <t>Фитинг</t>
+  </si>
+  <si>
+    <t>CAMOZZI</t>
+  </si>
+  <si>
+    <t>Фитинг 12-М16х1.5 прямой CAMOZZI</t>
+  </si>
+  <si>
+    <t>951212M16X15</t>
+  </si>
+  <si>
+    <t>ФИТИНГ 16-М16Х1.5 D12 УГЛ.(шланг вставляется)</t>
+  </si>
+  <si>
+    <t>950212M16X15</t>
+  </si>
+  <si>
+    <t>Фитинг 8-М16х1.5 прямой CAMOZZI</t>
+  </si>
+  <si>
+    <t>95128M16X15</t>
+  </si>
+  <si>
+    <t>Фитинг 8-М16Х1.5 угловой CAMOZZI</t>
+  </si>
+  <si>
+    <t>9502 8-M16X1.5</t>
+  </si>
+  <si>
+    <t>ФИТИНГ 8-М22Х1.5 ПРЯМОЙ CAMOZZI</t>
+  </si>
+  <si>
+    <t>95128M22X15</t>
+  </si>
+  <si>
+    <t>Фитинг прямой 6-М10х1 (прямая резьба с гайкой)</t>
+  </si>
+  <si>
+    <t>95126M10X1</t>
+  </si>
+  <si>
+    <t>Фитинг тройник горизонтальный 12-M22X1.5 941212M22X15</t>
+  </si>
+  <si>
+    <t>9412 12-M22x1,5</t>
+  </si>
+  <si>
+    <t>Фитинг тройник горизонтальный 8-M22X1.5 94128M22X15</t>
+  </si>
+  <si>
+    <t>9412 8-M22X1.5</t>
+  </si>
+  <si>
+    <t>Фитинг угловой 6-М12х15</t>
+  </si>
+  <si>
+    <t>95026M12X15</t>
+  </si>
+  <si>
+    <t>Фитинг угловой 9502 15-M22X1.5</t>
+  </si>
+  <si>
+    <t>950215M22X15</t>
+  </si>
+  <si>
+    <t>Фитинг угловой D6502 8-М22х1.5-S 45104-3506042-9085 (CAMOZZI)</t>
+  </si>
+  <si>
+    <t>9502 8-M22x1,5</t>
+  </si>
+  <si>
+    <t>Was</t>
+  </si>
+  <si>
+    <t>Фонарь габаритный левый LED</t>
+  </si>
+  <si>
+    <t>238L</t>
+  </si>
+  <si>
+    <t>Фонарь задний левый</t>
+  </si>
+  <si>
+    <t>4401986LWE</t>
+  </si>
+  <si>
+    <t>Фонарь задний левый (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9925810001</t>
+  </si>
+  <si>
+    <t>Фонарь задний левый Howo T5G\Sitrak (2 болта) (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9719810001</t>
+  </si>
+  <si>
+    <t>Фонарь задний правый (4 болта) (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9925810002</t>
+  </si>
+  <si>
+    <t>Фонарь задний правый Howo T5G\Sitrak (2 болта) (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9719810002</t>
+  </si>
+  <si>
+    <t>Фонарь левый ASS 2 разъем</t>
+  </si>
+  <si>
+    <t>U02602L</t>
+  </si>
+  <si>
+    <t>Фонарь освещения номерного знака (Оригинал)</t>
+  </si>
+  <si>
+    <t>WG9719813002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь подсветки номера </t>
+  </si>
+  <si>
+    <t>2KA003389061</t>
+  </si>
+  <si>
+    <t>Фонарь правый ASS2 разъем</t>
+  </si>
+  <si>
+    <t>U02602R</t>
+  </si>
+  <si>
+    <t>NORMA</t>
+  </si>
+  <si>
+    <t>Хомут NORMA Германия 35-50</t>
+  </si>
+  <si>
+    <t>H35-50-9N51</t>
+  </si>
+  <si>
+    <t>Хомут NORMA Германия 40-60</t>
+  </si>
+  <si>
+    <t>H40-60-9N51</t>
+  </si>
+  <si>
+    <t>TECHNIK</t>
+  </si>
+  <si>
+    <t>Хомут силовой одноболтовый 140*148</t>
+  </si>
+  <si>
+    <t>W1-140-148-S</t>
+  </si>
+  <si>
+    <t>Хомут трубы охлаждения КПП</t>
+  </si>
+  <si>
+    <t>YZ972553000697</t>
+  </si>
+  <si>
+    <t>YZ972553000698</t>
+  </si>
+  <si>
+    <t>Цилиндр сцепления главный в сборе (Оригинал)</t>
+  </si>
+  <si>
+    <t>711W307156152</t>
+  </si>
+  <si>
+    <t>Шайба 24x29 x2 (алюминий)</t>
+  </si>
+  <si>
+    <t>Шайба передней рессоры 44х37</t>
+  </si>
+  <si>
+    <t>Шайба передней рессоры 55х32х1</t>
+  </si>
+  <si>
+    <t>WG1680520050</t>
+  </si>
+  <si>
+    <t>Шайба регулировочная</t>
+  </si>
+  <si>
+    <t>WG80320028</t>
+  </si>
+  <si>
+    <t>Шайба сливной пробки 16x20x1,5 медная</t>
+  </si>
+  <si>
+    <t>118.907</t>
+  </si>
+  <si>
+    <t>Шайба трансмиссии стопорная зубчатая 88.8x123</t>
+  </si>
+  <si>
+    <t>08005FE</t>
+  </si>
+  <si>
+    <t>Шайба форсунки 7,7х15х1,5 (медь)</t>
+  </si>
+  <si>
+    <t>МБВ</t>
+  </si>
+  <si>
+    <t>Шайба-гровер М8</t>
+  </si>
+  <si>
+    <t>Шестерня Суппорта</t>
+  </si>
+  <si>
+    <t>16509T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шкворень (ремкомплект со втулками и уплотнениями) Балка VGD95 Howo T5G </t>
+  </si>
+  <si>
+    <t>CK3309</t>
+  </si>
+  <si>
+    <t>Шланг подъема кабины</t>
+  </si>
+  <si>
+    <t>811W41723-6030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шпилька колесная задняя с гайкой L=120 D-22/ M-22M23x1.5 </t>
+  </si>
+  <si>
+    <t>Шпилька колесная передняя с гайкой M22*100 T5G</t>
+  </si>
+  <si>
+    <t>AZ9100410104</t>
+  </si>
+  <si>
+    <t>Шпилька М10х25</t>
+  </si>
+  <si>
+    <t>200V90201-0143</t>
+  </si>
+  <si>
+    <t>Шпилька М18*80</t>
+  </si>
+  <si>
+    <t>WG9725520231</t>
+  </si>
+  <si>
+    <t>Шпилька ступицы колеса М22</t>
+  </si>
+  <si>
+    <t>Штекер</t>
+  </si>
+  <si>
+    <t>Штекер 4 pin</t>
+  </si>
+  <si>
+    <t>8801408SX</t>
+  </si>
+  <si>
+    <t>Штифт передней рессоры</t>
+  </si>
+  <si>
+    <t>712W413100100</t>
+  </si>
+  <si>
+    <t>Штуцер угловой М16/M16S угловой с гайкой F28</t>
+  </si>
+  <si>
+    <t>D2022M16X15M16X15C</t>
+  </si>
+  <si>
+    <t>Щетка стеклоочистител 650мм</t>
+  </si>
+  <si>
+    <t>5205013-C6100</t>
+  </si>
+  <si>
+    <t>Энергоаккумулятор 30/30 MB/MAN</t>
+  </si>
+  <si>
+    <t>SK302005801</t>
+  </si>
+  <si>
+    <t>цена, руб/шт</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="00000"/>
+    <numFmt numFmtId="166" formatCode="00000000"/>
+    <numFmt numFmtId="167" formatCode="000000"/>
+    <numFmt numFmtId="168" formatCode="0000000000"/>
+    <numFmt numFmtId="169" formatCode="000000000000"/>
+    <numFmt numFmtId="170" formatCode="0000000"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
@@ -101,63 +2306,81 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -400,97 +2623,6649 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E388"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:B1074"/>
+      <selection sqref="A1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="83.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="21.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>6</v>
+        <v>739</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="2">
-[...6 lines deleted...]
-        <v>994</v>
+      <c r="C2" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="2">
+        <v>2</v>
+      </c>
+      <c r="E2" s="3">
+        <v>4296.57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="2">
+        <v>4</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4130.95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="2">
+        <v>4</v>
+      </c>
+      <c r="E4" s="3">
+        <v>10894.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="2">
+        <v>2</v>
+      </c>
+      <c r="E5" s="3">
+        <v>11224.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="2">
+        <v>1</v>
+      </c>
+      <c r="E6" s="3">
+        <v>1142.9000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="2">
+        <v>2</v>
+      </c>
+      <c r="E7" s="3">
+        <v>596.71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="2">
+        <v>1</v>
+      </c>
+      <c r="E8" s="3">
+        <v>576.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="4">
+        <v>3436</v>
+      </c>
+      <c r="D9" s="2">
+        <v>8</v>
+      </c>
+      <c r="E9" s="3">
+        <v>129.03</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="5">
+        <v>10014</v>
+      </c>
+      <c r="D10" s="2">
+        <v>30</v>
+      </c>
+      <c r="E10" s="3">
+        <v>27.15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="6">
+        <v>10267</v>
+      </c>
+      <c r="D11" s="2">
+        <v>4</v>
+      </c>
+      <c r="E11" s="3">
+        <v>249.33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="7">
+        <v>90424291247810</v>
+      </c>
+      <c r="D12" s="2">
+        <v>2</v>
+      </c>
+      <c r="E12" s="3">
+        <v>1629.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="2">
+        <v>10</v>
+      </c>
+      <c r="E13" s="3">
+        <v>257.36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="2">
+        <v>10</v>
+      </c>
+      <c r="E14" s="3">
+        <v>330.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="2">
+        <v>2</v>
+      </c>
+      <c r="E15" s="3">
+        <v>144.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="2">
+        <v>2</v>
+      </c>
+      <c r="E16" s="3">
+        <v>289.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="2">
+        <v>2</v>
+      </c>
+      <c r="E17" s="3">
+        <v>161.69999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="2">
+        <v>1</v>
+      </c>
+      <c r="E18" s="3">
+        <v>4519.71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="2">
+        <v>1</v>
+      </c>
+      <c r="E19" s="3">
+        <v>1793.77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="2">
+        <v>9</v>
+      </c>
+      <c r="E20" s="3">
+        <v>1102.79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="2">
+        <v>10</v>
+      </c>
+      <c r="E21" s="3">
+        <v>979.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="2">
+        <v>2</v>
+      </c>
+      <c r="E22" s="3">
+        <v>3298.26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="2">
+        <v>2</v>
+      </c>
+      <c r="E23" s="3">
+        <v>3152.45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="6">
+        <v>70124</v>
+      </c>
+      <c r="D24" s="2">
+        <v>2</v>
+      </c>
+      <c r="E24" s="3">
+        <v>300.11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="7">
+        <v>1100400001</v>
+      </c>
+      <c r="D25" s="2">
+        <v>1</v>
+      </c>
+      <c r="E25" s="3">
+        <v>76998.899999999994</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="7">
+        <v>1780680035</v>
+      </c>
+      <c r="D26" s="2">
+        <v>10</v>
+      </c>
+      <c r="E26" s="3">
+        <v>217.94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2</v>
+      </c>
+      <c r="E27" s="3">
+        <v>384.99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="2">
+        <v>2</v>
+      </c>
+      <c r="E28" s="3">
+        <v>2034.45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="7">
+        <v>199100680067</v>
+      </c>
+      <c r="D29" s="2">
+        <v>10</v>
+      </c>
+      <c r="E29" s="3">
+        <v>232.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D30" s="2">
+        <v>10</v>
+      </c>
+      <c r="E30" s="3">
+        <v>136.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31" s="2">
+        <v>10</v>
+      </c>
+      <c r="E31" s="3">
+        <v>191.85</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="6">
+        <v>93213</v>
+      </c>
+      <c r="D32" s="2">
+        <v>3</v>
+      </c>
+      <c r="E32" s="3">
+        <v>77.11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2</v>
+      </c>
+      <c r="E33" s="3">
+        <v>635.47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="7">
+        <v>531600104</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2</v>
+      </c>
+      <c r="E34" s="3">
+        <v>424.05</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="8">
+        <v>311304110</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2</v>
+      </c>
+      <c r="E35" s="3">
+        <v>289.16000000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" s="2">
+        <v>4</v>
+      </c>
+      <c r="E36" s="3">
+        <v>103.35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D37" s="2">
+        <v>8</v>
+      </c>
+      <c r="E37" s="3">
+        <v>183.18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D38" s="2">
+        <v>8</v>
+      </c>
+      <c r="E38" s="3">
+        <v>83.46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2</v>
+      </c>
+      <c r="E39" s="3">
+        <v>1971.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D40" s="2">
+        <v>20</v>
+      </c>
+      <c r="E40" s="3">
+        <v>209.72</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D41" s="2">
+        <v>6</v>
+      </c>
+      <c r="E41" s="3">
+        <v>60.78</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="7">
+        <v>199100680037</v>
+      </c>
+      <c r="D42" s="2">
+        <v>10</v>
+      </c>
+      <c r="E42" s="3">
+        <v>159.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D43" s="2">
+        <v>10</v>
+      </c>
+      <c r="E43" s="3">
+        <v>149.30000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C44" s="7">
+        <v>199100680054</v>
+      </c>
+      <c r="D44" s="2">
+        <v>4</v>
+      </c>
+      <c r="E44" s="3">
+        <v>197.22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D45" s="2">
+        <v>1</v>
+      </c>
+      <c r="E45" s="3">
+        <v>3950.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D46" s="2">
+        <v>3</v>
+      </c>
+      <c r="E46" s="3">
+        <v>1389.41</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D47" s="2">
+        <v>1</v>
+      </c>
+      <c r="E47" s="3">
+        <v>475.01</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C48" s="8">
+        <v>252207412</v>
+      </c>
+      <c r="D48" s="2">
+        <v>1</v>
+      </c>
+      <c r="E48" s="3">
+        <v>88.77</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="7">
+        <v>1283001236</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2</v>
+      </c>
+      <c r="E49" s="3">
+        <v>281.49</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="7">
+        <v>60170893</v>
+      </c>
+      <c r="D50" s="2">
+        <v>4</v>
+      </c>
+      <c r="E50" s="3">
+        <v>839.84</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C51" s="7">
+        <v>41912</v>
+      </c>
+      <c r="D51" s="2">
+        <v>6</v>
+      </c>
+      <c r="E51" s="3">
+        <v>106.04</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" s="2">
+        <v>2</v>
+      </c>
+      <c r="E52" s="3">
+        <v>86.93</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D53" s="2">
+        <v>1</v>
+      </c>
+      <c r="E53" s="3">
+        <v>399.63</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D54" s="2">
+        <v>4</v>
+      </c>
+      <c r="E54" s="3">
+        <v>1340.01</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="7">
+        <v>380530</v>
+      </c>
+      <c r="D55" s="2">
+        <v>10</v>
+      </c>
+      <c r="E55" s="3">
+        <v>100.12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D56" s="2">
+        <v>4</v>
+      </c>
+      <c r="E56" s="3">
+        <v>33.200000000000003</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D57" s="2">
+        <v>1</v>
+      </c>
+      <c r="E57" s="3">
+        <v>62.7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D58" s="2">
+        <v>3</v>
+      </c>
+      <c r="E58" s="3">
+        <v>99.18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" s="2">
+        <v>3</v>
+      </c>
+      <c r="E59" s="3">
+        <v>25.96</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D60" s="2">
+        <v>1</v>
+      </c>
+      <c r="E60" s="3">
+        <v>2564.23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D61" s="2">
+        <v>1</v>
+      </c>
+      <c r="E61" s="3">
+        <v>3748.42</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D62" s="2">
+        <v>1</v>
+      </c>
+      <c r="E62" s="3">
+        <v>3459.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C63" s="7">
+        <v>30011015</v>
+      </c>
+      <c r="D63" s="2">
+        <v>1</v>
+      </c>
+      <c r="E63" s="3">
+        <v>2128.7199999999998</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C64" s="7">
+        <v>4410329212</v>
+      </c>
+      <c r="D64" s="2">
+        <v>1</v>
+      </c>
+      <c r="E64" s="3">
+        <v>2779.6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D65" s="2">
+        <v>1</v>
+      </c>
+      <c r="E65" s="3">
+        <v>843.93</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D66" s="2">
+        <v>1</v>
+      </c>
+      <c r="E66" s="3">
+        <v>515.16999999999996</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D67" s="2">
+        <v>1</v>
+      </c>
+      <c r="E67" s="3">
+        <v>799.27</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D68" s="2">
+        <v>1</v>
+      </c>
+      <c r="E68" s="3">
+        <v>2513.7800000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D69" s="2">
+        <v>1</v>
+      </c>
+      <c r="E69" s="3">
+        <v>654.97</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D70" s="2">
+        <v>2</v>
+      </c>
+      <c r="E70" s="3">
+        <v>7933.7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D71" s="2">
+        <v>1</v>
+      </c>
+      <c r="E71" s="3">
+        <v>1381.05</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D72" s="2">
+        <v>1</v>
+      </c>
+      <c r="E72" s="3">
+        <v>445.14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D73" s="2">
+        <v>1</v>
+      </c>
+      <c r="E73" s="3">
+        <v>1600.53</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D74" s="2">
+        <v>1</v>
+      </c>
+      <c r="E74" s="3">
+        <v>2436.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D75" s="2">
+        <v>1</v>
+      </c>
+      <c r="E75" s="3">
+        <v>851.47</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C76" s="8">
+        <v>281002937</v>
+      </c>
+      <c r="D76" s="2">
+        <v>1</v>
+      </c>
+      <c r="E76" s="3">
+        <v>9256.92</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" s="7">
+        <v>4410502030</v>
+      </c>
+      <c r="D77" s="2">
+        <v>2</v>
+      </c>
+      <c r="E77" s="3">
+        <v>13284.27</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D78" s="2">
+        <v>4</v>
+      </c>
+      <c r="E78" s="3">
+        <v>4739.66</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C79" s="7">
+        <v>4410372010</v>
+      </c>
+      <c r="D79" s="2">
+        <v>1</v>
+      </c>
+      <c r="E79" s="3">
+        <v>10323.06</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C80" s="7">
+        <v>900517</v>
+      </c>
+      <c r="D80" s="2">
+        <v>2</v>
+      </c>
+      <c r="E80" s="3">
+        <v>83.93</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D81" s="2">
+        <v>1</v>
+      </c>
+      <c r="E81" s="3">
+        <v>334.26</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D82" s="2">
+        <v>1</v>
+      </c>
+      <c r="E82" s="3">
+        <v>40017.269999999997</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="7">
+        <v>1849004331</v>
+      </c>
+      <c r="D83" s="2">
+        <v>2</v>
+      </c>
+      <c r="E83" s="3">
+        <v>24085.88</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D84" s="2">
+        <v>1</v>
+      </c>
+      <c r="E84" s="3">
+        <v>6300.8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D85" s="2">
+        <v>2</v>
+      </c>
+      <c r="E85" s="3">
+        <v>6657.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D86" s="2">
+        <v>3</v>
+      </c>
+      <c r="E86" s="3">
+        <v>636.58000000000004</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D87" s="2">
+        <v>1</v>
+      </c>
+      <c r="E87" s="3">
+        <v>2956.8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C88" s="9">
+        <v>2181910007</v>
+      </c>
+      <c r="D88" s="2">
+        <v>20</v>
+      </c>
+      <c r="E88" s="3">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C89" s="7">
+        <v>2451500003</v>
+      </c>
+      <c r="D89" s="2">
+        <v>1</v>
+      </c>
+      <c r="E89" s="3">
+        <v>324.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D90" s="2">
+        <v>1</v>
+      </c>
+      <c r="E90" s="3">
+        <v>1172.6199999999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C91" s="7">
+        <v>189000340068</v>
+      </c>
+      <c r="D91" s="2">
+        <v>62</v>
+      </c>
+      <c r="E91" s="3">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D92" s="2">
+        <v>4</v>
+      </c>
+      <c r="E92" s="3">
+        <v>606.29999999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" s="1"/>
+      <c r="B93" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" s="7">
+        <v>753952</v>
+      </c>
+      <c r="D93" s="2">
+        <v>20</v>
+      </c>
+      <c r="E93" s="3">
+        <v>5.79</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" s="1"/>
+      <c r="B94" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D94" s="2">
+        <v>15</v>
+      </c>
+      <c r="E94" s="3">
+        <v>2.21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C95" s="8">
+        <v>258058035</v>
+      </c>
+      <c r="D95" s="2">
+        <v>195</v>
+      </c>
+      <c r="E95" s="3">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D96" s="2">
+        <v>8</v>
+      </c>
+      <c r="E96" s="3">
+        <v>173.83</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D97" s="2">
+        <v>1</v>
+      </c>
+      <c r="E97" s="3">
+        <v>541.20000000000005</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D98" s="2">
+        <v>1</v>
+      </c>
+      <c r="E98" s="3">
+        <v>9627.2800000000007</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C99" s="7">
+        <v>35360010180</v>
+      </c>
+      <c r="D99" s="2">
+        <v>1</v>
+      </c>
+      <c r="E99" s="3">
+        <v>335.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D100" s="2">
+        <v>2</v>
+      </c>
+      <c r="E100" s="3">
+        <v>1146.8499999999999</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D101" s="2">
+        <v>1</v>
+      </c>
+      <c r="E101" s="3">
+        <v>758.7</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D102" s="2">
+        <v>1</v>
+      </c>
+      <c r="E102" s="3">
+        <v>997.65</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C103" s="7">
+        <v>8781353128</v>
+      </c>
+      <c r="D103" s="2">
+        <v>9</v>
+      </c>
+      <c r="E103" s="3">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D104" s="2">
+        <v>2</v>
+      </c>
+      <c r="E104" s="3">
+        <v>47.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D105" s="2">
+        <v>4</v>
+      </c>
+      <c r="E105" s="3">
+        <v>690.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D106" s="2">
+        <v>1</v>
+      </c>
+      <c r="E106" s="3">
+        <v>2572.9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C107" s="7">
+        <v>407617900</v>
+      </c>
+      <c r="D107" s="2">
+        <v>18</v>
+      </c>
+      <c r="E107" s="3">
+        <v>58.04</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D108" s="2">
+        <v>1</v>
+      </c>
+      <c r="E108" s="3">
+        <v>1770.12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D109" s="2">
+        <v>4</v>
+      </c>
+      <c r="E109" s="3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C110" s="7">
+        <v>701213</v>
+      </c>
+      <c r="D110" s="2">
+        <v>4</v>
+      </c>
+      <c r="E110" s="3">
+        <v>435.6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D111" s="2">
+        <v>20</v>
+      </c>
+      <c r="E111" s="3">
+        <v>48.02</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D112" s="2">
+        <v>2</v>
+      </c>
+      <c r="E112" s="3">
+        <v>877.03</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C113" s="7">
+        <v>246000</v>
+      </c>
+      <c r="D113" s="2">
+        <v>14</v>
+      </c>
+      <c r="E113" s="3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D114" s="2">
+        <v>6</v>
+      </c>
+      <c r="E114" s="3">
+        <v>216.23</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D115" s="2">
+        <v>3</v>
+      </c>
+      <c r="E115" s="3">
+        <v>88.25</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C116" s="7">
+        <v>417103200</v>
+      </c>
+      <c r="D116" s="2">
+        <v>10</v>
+      </c>
+      <c r="E116" s="3">
+        <v>4.9400000000000004</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C117" s="7">
+        <v>108006</v>
+      </c>
+      <c r="D117" s="2">
+        <v>10</v>
+      </c>
+      <c r="E117" s="3">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D118" s="2">
+        <v>3</v>
+      </c>
+      <c r="E118" s="3">
+        <v>84.37</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D119" s="2">
+        <v>12</v>
+      </c>
+      <c r="E119" s="3">
+        <v>31.96</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C120" s="7">
+        <v>243205</v>
+      </c>
+      <c r="D120" s="2">
+        <v>10</v>
+      </c>
+      <c r="E120" s="3">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C121" s="7">
+        <v>122904</v>
+      </c>
+      <c r="D121" s="2">
+        <v>20</v>
+      </c>
+      <c r="E121" s="3">
+        <v>16.75</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C122" s="7">
+        <v>16016536</v>
+      </c>
+      <c r="D122" s="2">
+        <v>6</v>
+      </c>
+      <c r="E122" s="3">
+        <v>74.8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C123" s="7">
+        <v>315621</v>
+      </c>
+      <c r="D123" s="2">
+        <v>10</v>
+      </c>
+      <c r="E123" s="3">
+        <v>121.46</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C124" s="4">
+        <v>4273</v>
+      </c>
+      <c r="D124" s="2">
+        <v>6</v>
+      </c>
+      <c r="E124" s="3">
+        <v>349.87</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D125" s="2">
+        <v>4</v>
+      </c>
+      <c r="E125" s="3">
+        <v>245.08</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D126" s="2">
+        <v>4</v>
+      </c>
+      <c r="E126" s="3">
+        <v>229.13</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D127" s="2">
+        <v>4</v>
+      </c>
+      <c r="E127" s="3">
+        <v>71.28</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D128" s="2">
+        <v>4</v>
+      </c>
+      <c r="E128" s="3">
+        <v>3047.35</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D129" s="2">
+        <v>5</v>
+      </c>
+      <c r="E129" s="3">
+        <v>2227.1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C130" s="7">
+        <v>3482654105</v>
+      </c>
+      <c r="D130" s="2">
+        <v>2</v>
+      </c>
+      <c r="E130" s="3">
+        <v>24085.88</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D131" s="2">
+        <v>1</v>
+      </c>
+      <c r="E131" s="3">
+        <v>17526.84</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D132" s="2">
+        <v>4</v>
+      </c>
+      <c r="E132" s="3">
+        <v>510.18</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D133" s="2">
+        <v>2</v>
+      </c>
+      <c r="E133" s="3">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C134" s="7">
+        <v>210072</v>
+      </c>
+      <c r="D134" s="2">
+        <v>2</v>
+      </c>
+      <c r="E134" s="3">
+        <v>169.05</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D135" s="2">
+        <v>1</v>
+      </c>
+      <c r="E135" s="3">
+        <v>3060.53</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D136" s="2">
+        <v>3</v>
+      </c>
+      <c r="E136" s="3">
+        <v>4953.34</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D137" s="2">
+        <v>2</v>
+      </c>
+      <c r="E137" s="3">
+        <v>428.76</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D138" s="2">
+        <v>4</v>
+      </c>
+      <c r="E138" s="3">
+        <v>195.6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D139" s="2">
+        <v>4</v>
+      </c>
+      <c r="E139" s="3">
+        <v>163.55000000000001</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D140" s="2">
+        <v>1</v>
+      </c>
+      <c r="E140" s="3">
+        <v>1519.1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D141" s="2">
+        <v>2</v>
+      </c>
+      <c r="E141" s="3">
+        <v>214.72</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D142" s="2">
+        <v>1</v>
+      </c>
+      <c r="E142" s="3">
+        <v>221.1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C143" s="7">
+        <v>1987302703</v>
+      </c>
+      <c r="D143" s="2">
+        <v>2</v>
+      </c>
+      <c r="E143" s="3">
+        <v>122.98</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C144" s="7">
+        <v>1987302507</v>
+      </c>
+      <c r="D144" s="2">
+        <v>10</v>
+      </c>
+      <c r="E144" s="3">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C145" s="7">
+        <v>1987302510</v>
+      </c>
+      <c r="D145" s="2">
+        <v>2</v>
+      </c>
+      <c r="E145" s="3">
+        <v>30.76</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C146" s="7">
+        <v>1987302202</v>
+      </c>
+      <c r="D146" s="2">
+        <v>5</v>
+      </c>
+      <c r="E146" s="3">
+        <v>81.489999999999995</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C147" s="7">
+        <v>4721960390</v>
+      </c>
+      <c r="D147" s="2">
+        <v>1</v>
+      </c>
+      <c r="E147" s="3">
+        <v>18135.05</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C148" s="9">
+        <v>253133903</v>
+      </c>
+      <c r="D148" s="2">
+        <v>205</v>
+      </c>
+      <c r="E148" s="3">
+        <v>338.58</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C149" s="7">
+        <v>800912</v>
+      </c>
+      <c r="D149" s="2">
+        <v>10</v>
+      </c>
+      <c r="E149" s="3">
+        <v>126.5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C150" s="7">
+        <v>2389907848</v>
+      </c>
+      <c r="D150" s="2">
+        <v>205</v>
+      </c>
+      <c r="E150" s="3">
+        <v>202.77</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D151" s="2">
+        <v>3</v>
+      </c>
+      <c r="E151" s="3">
+        <v>530.64</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D152" s="2">
+        <v>1</v>
+      </c>
+      <c r="E152" s="3">
+        <v>31422.77</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D153" s="2">
+        <v>3</v>
+      </c>
+      <c r="E153" s="3">
+        <v>6292.9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D154" s="2">
+        <v>1</v>
+      </c>
+      <c r="E154" s="3">
+        <v>4939.4399999999996</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C155" s="7">
+        <v>3151000493</v>
+      </c>
+      <c r="D155" s="2">
+        <v>1</v>
+      </c>
+      <c r="E155" s="3">
+        <v>4783.8999999999996</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" s="1"/>
+      <c r="B156" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C156" s="7">
+        <v>970975</v>
+      </c>
+      <c r="D156" s="2">
+        <v>1</v>
+      </c>
+      <c r="E156" s="3">
+        <v>253.55</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D157" s="2">
+        <v>1</v>
+      </c>
+      <c r="E157" s="3">
+        <v>4060.1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D158" s="2">
+        <v>1</v>
+      </c>
+      <c r="E158" s="3">
+        <v>7016.9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D159" s="2">
+        <v>1</v>
+      </c>
+      <c r="E159" s="3">
+        <v>4940.1000000000004</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D160" s="2">
+        <v>44</v>
+      </c>
+      <c r="E160" s="3">
+        <v>447.15</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D161" s="2">
+        <v>16</v>
+      </c>
+      <c r="E161" s="3">
+        <v>386.65</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C162" s="5">
+        <v>5586032</v>
+      </c>
+      <c r="D162" s="2">
+        <v>20</v>
+      </c>
+      <c r="E162" s="3">
+        <v>29.26</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C163" s="7">
+        <v>59124</v>
+      </c>
+      <c r="D163" s="2">
+        <v>2</v>
+      </c>
+      <c r="E163" s="3">
+        <v>24.06</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D164" s="2">
+        <v>1</v>
+      </c>
+      <c r="E164" s="3">
+        <v>3940.56</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D165" s="2">
+        <v>1</v>
+      </c>
+      <c r="E165" s="3">
+        <v>2876.05</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D166" s="2">
+        <v>2</v>
+      </c>
+      <c r="E166" s="3">
+        <v>1674.75</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D167" s="2">
+        <v>2</v>
+      </c>
+      <c r="E167" s="3">
+        <v>1674.75</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D168" s="2">
+        <v>1</v>
+      </c>
+      <c r="E168" s="3">
+        <v>13557.5</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C169" s="10">
+        <v>101263</v>
+      </c>
+      <c r="D169" s="2">
+        <v>1</v>
+      </c>
+      <c r="E169" s="3">
+        <v>14758.7</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D170" s="2">
+        <v>1</v>
+      </c>
+      <c r="E170" s="3">
+        <v>6286.25</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D171" s="2">
+        <v>1</v>
+      </c>
+      <c r="E171" s="3">
+        <v>9237.07</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D172" s="2">
+        <v>1</v>
+      </c>
+      <c r="E172" s="3">
+        <v>3535.4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C173" s="8">
+        <v>235060600</v>
+      </c>
+      <c r="D173" s="2">
+        <v>1</v>
+      </c>
+      <c r="E173" s="3">
+        <v>919.6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D174" s="2">
+        <v>12</v>
+      </c>
+      <c r="E174" s="3">
+        <v>368.28</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D175" s="2">
+        <v>6</v>
+      </c>
+      <c r="E175" s="3">
+        <v>235.54</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D176" s="2">
+        <v>6</v>
+      </c>
+      <c r="E176" s="3">
+        <v>156.18</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C177" s="8">
+        <v>203352000</v>
+      </c>
+      <c r="D177" s="2">
+        <v>2</v>
+      </c>
+      <c r="E177" s="3">
+        <v>172.35</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D178" s="2">
+        <v>1</v>
+      </c>
+      <c r="E178" s="3">
+        <v>17073.46</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D179" s="2">
+        <v>3</v>
+      </c>
+      <c r="E179" s="3">
+        <v>8138.03</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D180" s="2">
+        <v>1</v>
+      </c>
+      <c r="E180" s="3">
+        <v>7257.88</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D181" s="2">
+        <v>2</v>
+      </c>
+      <c r="E181" s="3">
+        <v>156.44999999999999</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D182" s="2">
+        <v>4</v>
+      </c>
+      <c r="E182" s="3">
+        <v>763.4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D183" s="2">
+        <v>6</v>
+      </c>
+      <c r="E183" s="3">
+        <v>9.98</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D184" s="2">
+        <v>12</v>
+      </c>
+      <c r="E184" s="3">
+        <v>59.04</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D185" s="2">
+        <v>2</v>
+      </c>
+      <c r="E185" s="3">
+        <v>7190.15</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D186" s="2">
+        <v>10</v>
+      </c>
+      <c r="E186" s="3">
+        <v>5809.24</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D187" s="2">
+        <v>1</v>
+      </c>
+      <c r="E187" s="3">
+        <v>5600.65</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D188" s="2">
+        <v>1</v>
+      </c>
+      <c r="E188" s="3">
+        <v>644.82000000000005</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D189" s="2">
+        <v>1</v>
+      </c>
+      <c r="E189" s="3">
+        <v>2063.6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D190" s="2">
+        <v>2</v>
+      </c>
+      <c r="E190" s="3">
+        <v>596.45000000000005</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D191" s="2">
+        <v>2</v>
+      </c>
+      <c r="E191" s="3">
+        <v>6096.33</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D192" s="2">
+        <v>4</v>
+      </c>
+      <c r="E192" s="3">
+        <v>8305.99</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D193" s="2">
+        <v>1</v>
+      </c>
+      <c r="E193" s="3">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="D194" s="2">
+        <v>1</v>
+      </c>
+      <c r="E194" s="3">
+        <v>4971.84</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D195" s="2">
+        <v>2</v>
+      </c>
+      <c r="E195" s="3">
+        <v>8101.83</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D196" s="2">
+        <v>2</v>
+      </c>
+      <c r="E196" s="3">
+        <v>4379.7700000000004</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D197" s="2">
+        <v>2</v>
+      </c>
+      <c r="E197" s="3">
+        <v>8318.0400000000009</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A198" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C198" s="7">
+        <v>1904529906</v>
+      </c>
+      <c r="D198" s="2">
+        <v>2</v>
+      </c>
+      <c r="E198" s="3">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A199" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C199" s="7">
+        <v>1904529907</v>
+      </c>
+      <c r="D199" s="2">
+        <v>7</v>
+      </c>
+      <c r="E199" s="3">
+        <v>13.07</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C200" s="7">
+        <v>1904529909</v>
+      </c>
+      <c r="D200" s="2">
+        <v>6</v>
+      </c>
+      <c r="E200" s="3">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D201" s="2">
+        <v>6</v>
+      </c>
+      <c r="E201" s="3">
+        <v>45.83</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D202" s="2">
+        <v>2</v>
+      </c>
+      <c r="E202" s="3">
+        <v>252.13</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D203" s="2">
+        <v>1</v>
+      </c>
+      <c r="E203" s="3">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D204" s="2">
+        <v>1</v>
+      </c>
+      <c r="E204" s="3">
+        <v>11406.15</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C205" s="7">
+        <v>719750</v>
+      </c>
+      <c r="D205" s="2">
+        <v>1</v>
+      </c>
+      <c r="E205" s="3">
+        <v>498.91</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="D206" s="2">
+        <v>1</v>
+      </c>
+      <c r="E206" s="3">
+        <v>25765.3</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D207" s="2">
+        <v>1</v>
+      </c>
+      <c r="E207" s="3">
+        <v>258.39</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C208" s="7">
+        <v>906780</v>
+      </c>
+      <c r="D208" s="2">
+        <v>1</v>
+      </c>
+      <c r="E208" s="3">
+        <v>3801.44</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C209" s="7">
+        <v>603480</v>
+      </c>
+      <c r="D209" s="2">
+        <v>1</v>
+      </c>
+      <c r="E209" s="3">
+        <v>4506.76</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C210" s="7">
+        <v>141522</v>
+      </c>
+      <c r="D210" s="2">
+        <v>1</v>
+      </c>
+      <c r="E210" s="3">
+        <v>4857.7700000000004</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D211" s="2">
+        <v>1</v>
+      </c>
+      <c r="E211" s="3">
+        <v>8103.96</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A212" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="D212" s="2">
+        <v>4</v>
+      </c>
+      <c r="E212" s="3">
+        <v>345.95</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A213" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C213" s="7">
+        <v>95534160</v>
+      </c>
+      <c r="D213" s="2">
+        <v>1</v>
+      </c>
+      <c r="E213" s="3">
+        <v>84.7</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A214" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C214" s="6">
+        <v>21411</v>
+      </c>
+      <c r="D214" s="2">
+        <v>1</v>
+      </c>
+      <c r="E214" s="3">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A215" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D215" s="2">
+        <v>2</v>
+      </c>
+      <c r="E215" s="3">
+        <v>202.2</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A216" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D216" s="2">
+        <v>2</v>
+      </c>
+      <c r="E216" s="3">
+        <v>695.75</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A217" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D217" s="2">
+        <v>1</v>
+      </c>
+      <c r="E217" s="3">
+        <v>81.349999999999994</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A218" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D218" s="2">
+        <v>5</v>
+      </c>
+      <c r="E218" s="3">
+        <v>36.659999999999997</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A219" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D219" s="2">
+        <v>1</v>
+      </c>
+      <c r="E219" s="3">
+        <v>50.95</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A220" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C220" s="6">
+        <v>2880</v>
+      </c>
+      <c r="D220" s="2">
+        <v>6</v>
+      </c>
+      <c r="E220" s="3">
+        <v>784.21</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A221" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D221" s="2">
+        <v>1</v>
+      </c>
+      <c r="E221" s="3">
+        <v>202.73</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A222" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="D222" s="2">
+        <v>1</v>
+      </c>
+      <c r="E222" s="3">
+        <v>140.35</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A223" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C223" s="7">
+        <v>201050</v>
+      </c>
+      <c r="D223" s="2">
+        <v>8</v>
+      </c>
+      <c r="E223" s="3">
+        <v>250.59</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A224" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="D224" s="2">
+        <v>6</v>
+      </c>
+      <c r="E224" s="3">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A225" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C225" s="8">
+        <v>339733120</v>
+      </c>
+      <c r="D225" s="2">
+        <v>2</v>
+      </c>
+      <c r="E225" s="3">
+        <v>223.67</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A226" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C226" s="8">
+        <v>539726030</v>
+      </c>
+      <c r="D226" s="2">
+        <v>2</v>
+      </c>
+      <c r="E226" s="3">
+        <v>129.32</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A227" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D227" s="2">
+        <v>1</v>
+      </c>
+      <c r="E227" s="3">
+        <v>162.29</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A228" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="D228" s="2">
+        <v>21</v>
+      </c>
+      <c r="E228" s="3">
+        <v>129.84</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A229" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C229" s="7">
+        <v>372220</v>
+      </c>
+      <c r="D229" s="2">
+        <v>3</v>
+      </c>
+      <c r="E229" s="3">
+        <v>10102.4</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A230" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="D230" s="2">
+        <v>1</v>
+      </c>
+      <c r="E230" s="3">
+        <v>918.5</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A231" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D231" s="2">
+        <v>1</v>
+      </c>
+      <c r="E231" s="3">
+        <v>1507.77</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A232" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="D232" s="2">
+        <v>2</v>
+      </c>
+      <c r="E232" s="3">
+        <v>918.5</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A233" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C233" s="7">
+        <v>496000</v>
+      </c>
+      <c r="D233" s="2">
+        <v>1</v>
+      </c>
+      <c r="E233" s="3">
+        <v>1885.38</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A234" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C234" s="7">
+        <v>7814555</v>
+      </c>
+      <c r="D234" s="2">
+        <v>1</v>
+      </c>
+      <c r="E234" s="3">
+        <v>1040.82</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A235" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D235" s="2">
+        <v>1</v>
+      </c>
+      <c r="E235" s="3">
+        <v>776.6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A236" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C236" s="5">
+        <v>7513777</v>
+      </c>
+      <c r="D236" s="2">
+        <v>1</v>
+      </c>
+      <c r="E236" s="3">
+        <v>186.11</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A237" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D237" s="2">
+        <v>2</v>
+      </c>
+      <c r="E237" s="3">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A238" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D238" s="2">
+        <v>3</v>
+      </c>
+      <c r="E238" s="3">
+        <v>1477.72</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A239" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="D239" s="2">
+        <v>1</v>
+      </c>
+      <c r="E239" s="3">
+        <v>813.67</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A240" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C240" s="7">
+        <v>4051017</v>
+      </c>
+      <c r="D240" s="2">
+        <v>2</v>
+      </c>
+      <c r="E240" s="3">
+        <v>492.8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A241" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="D241" s="2">
+        <v>2</v>
+      </c>
+      <c r="E241" s="3">
+        <v>8972.98</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A242" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="D242" s="2">
+        <v>2</v>
+      </c>
+      <c r="E242" s="3">
+        <v>7238.77</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A243" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="D243" s="2">
+        <v>1</v>
+      </c>
+      <c r="E243" s="3">
+        <v>1863.84</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A244" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D244" s="2">
+        <v>2</v>
+      </c>
+      <c r="E244" s="3">
+        <v>1183.82</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A245" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="D245" s="2">
+        <v>1</v>
+      </c>
+      <c r="E245" s="3">
+        <v>3012.92</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A246" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D246" s="2">
+        <v>1</v>
+      </c>
+      <c r="E246" s="3">
+        <v>1739.65</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="D247" s="2">
+        <v>1</v>
+      </c>
+      <c r="E247" s="3">
+        <v>1452.09</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D248" s="2">
+        <v>2</v>
+      </c>
+      <c r="E248" s="3">
+        <v>10458.73</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="D249" s="2">
+        <v>2</v>
+      </c>
+      <c r="E249" s="3">
+        <v>4136.51</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D250" s="2">
+        <v>2</v>
+      </c>
+      <c r="E250" s="3">
+        <v>4136.51</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D251" s="2">
+        <v>2</v>
+      </c>
+      <c r="E251" s="3">
+        <v>2252.8000000000002</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D252" s="2">
+        <v>2</v>
+      </c>
+      <c r="E252" s="3">
+        <v>1656.6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D253" s="2">
+        <v>4</v>
+      </c>
+      <c r="E253" s="3">
+        <v>1794.74</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D254" s="2">
+        <v>2</v>
+      </c>
+      <c r="E254" s="3">
+        <v>3687.61</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="D255" s="2">
+        <v>2</v>
+      </c>
+      <c r="E255" s="3">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D256" s="2">
+        <v>1</v>
+      </c>
+      <c r="E256" s="3">
+        <v>811.8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="D257" s="2">
+        <v>1</v>
+      </c>
+      <c r="E257" s="3">
+        <v>1320.53</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A258" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D258" s="2">
+        <v>1</v>
+      </c>
+      <c r="E258" s="3">
+        <v>864.42</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A259" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="D259" s="2">
+        <v>2</v>
+      </c>
+      <c r="E259" s="3">
+        <v>1364.53</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A260" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="D260" s="2">
+        <v>4</v>
+      </c>
+      <c r="E260" s="3">
+        <v>551.38</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="D261" s="2">
+        <v>4</v>
+      </c>
+      <c r="E261" s="3">
+        <v>391.2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A262" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C262" s="8">
+        <v>256647700</v>
+      </c>
+      <c r="D262" s="2">
+        <v>1</v>
+      </c>
+      <c r="E262" s="3">
+        <v>4511.57</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D263" s="2">
+        <v>4</v>
+      </c>
+      <c r="E263" s="3">
+        <v>1630.94</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A264" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D264" s="2">
+        <v>4</v>
+      </c>
+      <c r="E264" s="3">
+        <v>1385.24</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A265" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D265" s="2">
+        <v>4</v>
+      </c>
+      <c r="E265" s="3">
+        <v>1747.54</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D266" s="2">
+        <v>2</v>
+      </c>
+      <c r="E266" s="3">
+        <v>3006.29</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D267" s="2">
+        <v>2</v>
+      </c>
+      <c r="E267" s="3">
+        <v>244.88</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D268" s="2">
+        <v>2</v>
+      </c>
+      <c r="E268" s="3">
+        <v>1672.63</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C269" s="9">
+        <v>2389906876</v>
+      </c>
+      <c r="D269" s="2">
+        <v>1</v>
+      </c>
+      <c r="E269" s="3">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C270" s="7">
+        <v>25555101</v>
+      </c>
+      <c r="D270" s="2">
+        <v>100</v>
+      </c>
+      <c r="E270" s="3">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="D271" s="2">
+        <v>4</v>
+      </c>
+      <c r="E271" s="3">
+        <v>38.83</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D272" s="2">
+        <v>1</v>
+      </c>
+      <c r="E272" s="3">
+        <v>1180.6600000000001</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D273" s="2">
+        <v>5</v>
+      </c>
+      <c r="E273" s="3">
+        <v>208.82</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A274" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D274" s="2">
+        <v>1</v>
+      </c>
+      <c r="E274" s="3">
+        <v>22784.959999999999</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A275" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D275" s="2">
+        <v>8</v>
+      </c>
+      <c r="E275" s="3">
+        <v>106.35</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A276" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D276" s="2">
+        <v>1</v>
+      </c>
+      <c r="E276" s="3">
+        <v>13200.58</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A277" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D277" s="2">
+        <v>2</v>
+      </c>
+      <c r="E277" s="3">
+        <v>710.42</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A278" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D278" s="2">
+        <v>10</v>
+      </c>
+      <c r="E278" s="3">
+        <v>4142.05</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A279" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="D279" s="2">
+        <v>4</v>
+      </c>
+      <c r="E279" s="3">
+        <v>4141.72</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A280" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D280" s="2">
+        <v>1</v>
+      </c>
+      <c r="E280" s="3">
+        <v>4650.47</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A281" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D281" s="2">
+        <v>10</v>
+      </c>
+      <c r="E281" s="3">
+        <v>4142.05</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A282" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="D282" s="2">
+        <v>25</v>
+      </c>
+      <c r="E282" s="3">
+        <v>246.31</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A283" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="D283" s="2">
+        <v>25</v>
+      </c>
+      <c r="E283" s="3">
+        <v>31.68</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A284" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="D284" s="2">
+        <v>25</v>
+      </c>
+      <c r="E284" s="3">
+        <v>55.84</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A285" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="D285" s="2">
+        <v>1</v>
+      </c>
+      <c r="E285" s="3">
+        <v>1238.5999999999999</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A286" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="D286" s="2">
+        <v>1</v>
+      </c>
+      <c r="E286" s="3">
+        <v>41925.82</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A287" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="D287" s="2">
+        <v>1</v>
+      </c>
+      <c r="E287" s="3">
+        <v>5110.01</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A288" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D288" s="2">
+        <v>10</v>
+      </c>
+      <c r="E288" s="3">
+        <v>6844.67</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A289" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="D289" s="2">
+        <v>1</v>
+      </c>
+      <c r="E289" s="3">
+        <v>6558.11</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A290" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D290" s="2">
+        <v>1</v>
+      </c>
+      <c r="E290" s="3">
+        <v>1190.0899999999999</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A291" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="D291" s="2">
+        <v>4</v>
+      </c>
+      <c r="E291" s="3">
+        <v>857.24</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A292" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D292" s="2">
+        <v>2</v>
+      </c>
+      <c r="E292" s="3">
+        <v>50.33</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A293" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C293" s="7">
+        <v>20734499</v>
+      </c>
+      <c r="D293" s="2">
+        <v>9</v>
+      </c>
+      <c r="E293" s="3">
+        <v>81.489999999999995</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A294" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="D294" s="2">
+        <v>1</v>
+      </c>
+      <c r="E294" s="3">
+        <v>2283.9299999999998</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A295" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D295" s="2">
+        <v>1</v>
+      </c>
+      <c r="E295" s="3">
+        <v>4527.93</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A296" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D296" s="2">
+        <v>1</v>
+      </c>
+      <c r="E296" s="3">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A297" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="D297" s="2">
+        <v>1</v>
+      </c>
+      <c r="E297" s="3">
+        <v>3151.5</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A298" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="D298" s="2">
+        <v>1</v>
+      </c>
+      <c r="E298" s="3">
+        <v>1403.6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A299" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D299" s="2">
+        <v>1</v>
+      </c>
+      <c r="E299" s="3">
+        <v>1803.38</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A300" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D300" s="2">
+        <v>2</v>
+      </c>
+      <c r="E300" s="3">
+        <v>359.81</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A301" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="D301" s="2">
+        <v>1</v>
+      </c>
+      <c r="E301" s="3">
+        <v>718.41</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A302" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D302" s="2">
+        <v>1</v>
+      </c>
+      <c r="E302" s="3">
+        <v>364.65</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A303" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D303" s="2">
+        <v>2</v>
+      </c>
+      <c r="E303" s="3">
+        <v>346.5</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A304" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D304" s="2">
+        <v>1</v>
+      </c>
+      <c r="E304" s="3">
+        <v>819.59</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A305" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D305" s="2">
+        <v>2</v>
+      </c>
+      <c r="E305" s="3">
+        <v>575.29999999999995</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A306" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C306" s="7">
+        <v>750201010648</v>
+      </c>
+      <c r="D306" s="2">
+        <v>2</v>
+      </c>
+      <c r="E306" s="3">
+        <v>1094.5</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A307" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C307" s="7">
+        <v>730403000562</v>
+      </c>
+      <c r="D307" s="2">
+        <v>1</v>
+      </c>
+      <c r="E307" s="3">
+        <v>4120.45</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A308" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C308" s="7">
+        <v>750201011131</v>
+      </c>
+      <c r="D308" s="2">
+        <v>1</v>
+      </c>
+      <c r="E308" s="3">
+        <v>1768.8</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A309" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D309" s="2">
+        <v>1</v>
+      </c>
+      <c r="E309" s="3">
+        <v>1830.4</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A310" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D310" s="2">
+        <v>1</v>
+      </c>
+      <c r="E310" s="3">
+        <v>1212.81</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A311" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C311" s="7">
+        <v>730401000139</v>
+      </c>
+      <c r="D311" s="2">
+        <v>1</v>
+      </c>
+      <c r="E311" s="3">
+        <v>2447.71</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A312" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="D312" s="2">
+        <v>2</v>
+      </c>
+      <c r="E312" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A313" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D313" s="2">
+        <v>1</v>
+      </c>
+      <c r="E313" s="3">
+        <v>250.77</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A314" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="D314" s="2">
+        <v>2</v>
+      </c>
+      <c r="E314" s="3">
+        <v>707.62</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A315" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D315" s="2">
+        <v>1</v>
+      </c>
+      <c r="E315" s="3">
+        <v>570.35</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A316" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="D316" s="2">
+        <v>1</v>
+      </c>
+      <c r="E316" s="3">
+        <v>841.5</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A317" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="D317" s="2">
+        <v>2</v>
+      </c>
+      <c r="E317" s="3">
+        <v>1949.86</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A318" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D318" s="2">
+        <v>1</v>
+      </c>
+      <c r="E318" s="3">
+        <v>1530.54</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A319" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="D319" s="2">
+        <v>1</v>
+      </c>
+      <c r="E319" s="3">
+        <v>678.7</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A320" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="D320" s="2">
+        <v>2</v>
+      </c>
+      <c r="E320" s="3">
+        <v>4375.8</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A321" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D321" s="2">
+        <v>2</v>
+      </c>
+      <c r="E321" s="3">
+        <v>523.6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A322" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="D322" s="2">
+        <v>3</v>
+      </c>
+      <c r="E322" s="3">
+        <v>1446.48</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A323" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C323" s="7">
+        <v>730404000020</v>
+      </c>
+      <c r="D323" s="2">
+        <v>1</v>
+      </c>
+      <c r="E323" s="3">
+        <v>3196.6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A324" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D324" s="2">
+        <v>1</v>
+      </c>
+      <c r="E324" s="3">
+        <v>2317.37</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A325" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D325" s="2">
+        <v>2</v>
+      </c>
+      <c r="E325" s="3">
+        <v>8465.09</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A326" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="D326" s="2">
+        <v>1</v>
+      </c>
+      <c r="E326" s="3">
+        <v>1534.5</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A327" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D327" s="2">
+        <v>1</v>
+      </c>
+      <c r="E327" s="3">
+        <v>21391.7</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A328" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D328" s="2">
+        <v>1</v>
+      </c>
+      <c r="E328" s="3">
+        <v>3654.38</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A329" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D329" s="2">
+        <v>1</v>
+      </c>
+      <c r="E329" s="3">
+        <v>1843.24</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A330" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D330" s="2">
+        <v>5</v>
+      </c>
+      <c r="E330" s="3">
+        <v>1926.18</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A331" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D331" s="2">
+        <v>5</v>
+      </c>
+      <c r="E331" s="3">
+        <v>2337.5</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A332" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="D332" s="2">
+        <v>3</v>
+      </c>
+      <c r="E332" s="3">
+        <v>6915.76</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A333" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C333" s="7">
+        <v>750201011066</v>
+      </c>
+      <c r="D333" s="2">
+        <v>1</v>
+      </c>
+      <c r="E333" s="3">
+        <v>2889.7</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A334" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D334" s="2">
+        <v>3</v>
+      </c>
+      <c r="E334" s="3">
+        <v>2891.21</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A335" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C335" s="7">
+        <v>750201012992</v>
+      </c>
+      <c r="D335" s="2">
+        <v>1</v>
+      </c>
+      <c r="E335" s="3">
+        <v>2810.5</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A336" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="D336" s="2">
+        <v>3</v>
+      </c>
+      <c r="E336" s="3">
+        <v>3271.7</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A337" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D337" s="2">
+        <v>2</v>
+      </c>
+      <c r="E337" s="3">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A338" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D338" s="2">
+        <v>2</v>
+      </c>
+      <c r="E338" s="3">
+        <v>246.25</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A339" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C339" s="7">
+        <v>440265</v>
+      </c>
+      <c r="D339" s="2">
+        <v>1</v>
+      </c>
+      <c r="E339" s="3">
+        <v>285.92</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A340" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="D340" s="2">
+        <v>1</v>
+      </c>
+      <c r="E340" s="3">
+        <v>355.3</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A341" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D341" s="2">
+        <v>1</v>
+      </c>
+      <c r="E341" s="3">
+        <v>373.04</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A342" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D342" s="2">
+        <v>1</v>
+      </c>
+      <c r="E342" s="3">
+        <v>252.47</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A343" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D343" s="2">
+        <v>1</v>
+      </c>
+      <c r="E343" s="3">
+        <v>248.6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A344" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D344" s="2">
+        <v>2</v>
+      </c>
+      <c r="E344" s="3">
+        <v>325.5</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A345" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D345" s="2">
+        <v>1</v>
+      </c>
+      <c r="E345" s="3">
+        <v>301.74</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A346" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="D346" s="2">
+        <v>1</v>
+      </c>
+      <c r="E346" s="3">
+        <v>991.85</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A347" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D347" s="2">
+        <v>1</v>
+      </c>
+      <c r="E347" s="3">
+        <v>865.32</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A348" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D348" s="2">
+        <v>1</v>
+      </c>
+      <c r="E348" s="3">
+        <v>294.8</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A349" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="D349" s="2">
+        <v>1</v>
+      </c>
+      <c r="E349" s="3">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A350" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D350" s="2">
+        <v>1</v>
+      </c>
+      <c r="E350" s="3">
+        <v>325.60000000000002</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A351" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D351" s="2">
+        <v>1</v>
+      </c>
+      <c r="E351" s="3">
+        <v>1705.53</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A352" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="D352" s="2">
+        <v>3</v>
+      </c>
+      <c r="E352" s="3">
+        <v>3039.76</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A353" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D353" s="2">
+        <v>1</v>
+      </c>
+      <c r="E353" s="3">
+        <v>2386.98</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A354" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="D354" s="2">
+        <v>1</v>
+      </c>
+      <c r="E354" s="3">
+        <v>1323.7</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A355" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D355" s="2">
+        <v>1</v>
+      </c>
+      <c r="E355" s="3">
+        <v>2496.98</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A356" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="D356" s="2">
+        <v>1</v>
+      </c>
+      <c r="E356" s="3">
+        <v>1586.85</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A357" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D357" s="2">
+        <v>1</v>
+      </c>
+      <c r="E357" s="3">
+        <v>2520.69</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A358" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="D358" s="2">
+        <v>1</v>
+      </c>
+      <c r="E358" s="3">
+        <v>746.48</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A359" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="D359" s="2">
+        <v>1</v>
+      </c>
+      <c r="E359" s="3">
+        <v>1004.61</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A360" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D360" s="2">
+        <v>1</v>
+      </c>
+      <c r="E360" s="3">
+        <v>2513.48</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A361" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D361" s="2">
+        <v>8</v>
+      </c>
+      <c r="E361" s="3">
+        <v>14.18</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A362" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="D362" s="2">
+        <v>8</v>
+      </c>
+      <c r="E362" s="3">
+        <v>14.55</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A363" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="D363" s="2">
+        <v>3</v>
+      </c>
+      <c r="E363" s="3">
+        <v>184.8</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A364" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="D364" s="2">
+        <v>2</v>
+      </c>
+      <c r="E364" s="3">
+        <v>168.34</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A365" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="D365" s="2">
+        <v>2</v>
+      </c>
+      <c r="E365" s="3">
+        <v>266.95999999999998</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A366" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="D366" s="2">
+        <v>2</v>
+      </c>
+      <c r="E366" s="3">
+        <v>2226.33</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A367" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C367" s="7">
+        <v>105007</v>
+      </c>
+      <c r="D367" s="2">
+        <v>12</v>
+      </c>
+      <c r="E367" s="3">
+        <v>41.69</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A368" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C368" s="7">
+        <v>1680520050</v>
+      </c>
+      <c r="D368" s="2">
+        <v>10</v>
+      </c>
+      <c r="E368" s="3">
+        <v>65.599999999999994</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A369" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="D369" s="2">
+        <v>20</v>
+      </c>
+      <c r="E369" s="3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A370" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D370" s="2">
+        <v>7</v>
+      </c>
+      <c r="E370" s="3">
+        <v>54.76</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A371" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D371" s="2">
+        <v>9</v>
+      </c>
+      <c r="E371" s="3">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A372" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="D372" s="2">
+        <v>4</v>
+      </c>
+      <c r="E372" s="3">
+        <v>169.86</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A373" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C373" s="7">
+        <v>585100</v>
+      </c>
+      <c r="D373" s="2">
+        <v>6</v>
+      </c>
+      <c r="E373" s="3">
+        <v>86.35</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A374" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="D374" s="2">
+        <v>62</v>
+      </c>
+      <c r="E374" s="3">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A375" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="D375" s="2">
+        <v>2</v>
+      </c>
+      <c r="E375" s="3">
+        <v>612.70000000000005</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A376" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D376" s="2">
+        <v>2</v>
+      </c>
+      <c r="E376" s="3">
+        <v>8450.7800000000007</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A377" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="D377" s="2">
+        <v>1</v>
+      </c>
+      <c r="E377" s="3">
+        <v>1898.05</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A378" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C378" s="7">
+        <v>81455010083</v>
+      </c>
+      <c r="D378" s="2">
+        <v>36</v>
+      </c>
+      <c r="E378" s="3">
+        <v>367.4</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A379" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="D379" s="2">
+        <v>10</v>
+      </c>
+      <c r="E379" s="3">
+        <v>327.06</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A380" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="D380" s="2">
+        <v>10</v>
+      </c>
+      <c r="E380" s="3">
+        <v>98.91</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A381" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D381" s="2">
+        <v>12</v>
+      </c>
+      <c r="E381" s="3">
+        <v>86.46</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A382" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C382" s="8">
+        <v>329633211</v>
+      </c>
+      <c r="D382" s="2">
+        <v>14</v>
+      </c>
+      <c r="E382" s="3">
+        <v>594.4</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A383" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C383" s="7">
+        <v>7810006</v>
+      </c>
+      <c r="D383" s="2">
+        <v>3</v>
+      </c>
+      <c r="E383" s="3">
+        <v>171.6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A384" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="D384" s="2">
+        <v>1</v>
+      </c>
+      <c r="E384" s="3">
+        <v>335.24</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A385" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="D385" s="2">
+        <v>2</v>
+      </c>
+      <c r="E385" s="3">
+        <v>1408.55</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A386" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="D386" s="2">
+        <v>1</v>
+      </c>
+      <c r="E386" s="3">
+        <v>214.5</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A387" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="D387" s="2">
+        <v>2</v>
+      </c>
+      <c r="E387" s="3">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A388" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D388" s="2">
+        <v>2</v>
+      </c>
+      <c r="E388" s="3">
+        <v>5870.67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>